--- v0 (2026-01-25)
+++ v1 (2026-06-15)
@@ -54,1393 +54,1393 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_10-2021_-_comissao_reparacao_vale.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_10-2021_-_comissao_reparacao_vale.pdf</t>
   </si>
   <si>
     <t>REQUEREM que o Poder Executivo Municipal apresente a comissão os pré-projetos encaminhados ao comitê de compromitentes do anexo 1.3 do acordo firmado entre Vale e o Estado.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_11-2021_-informacoes_esf_branco_tangara.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_11-2021_-informacoes_esf_branco_tangara.docx</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal informações referentes ao início das obras de construção da sede própria do ESF Branco, localizado no bairro Tangará.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_12-2021_-solicita_audiencia_publica_de_transporte.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_12-2021_-solicita_audiencia_publica_de_transporte.pdf</t>
   </si>
   <si>
     <t>REQUERER, após tramitação regimental, que seja realizada Audiência Pública, com convocação de representantes da SEINFRA/MG, representantes do Consórcio Metropolitano, Empresa Santa Edwiges responsável pelo transporte intermunicipal para Betim, Poder Executivo Municipal e dos demais vereadores, para discutirmos, junto a população a qualidade do transporte coletivo intermunicipal, a criação de uma linha direta partindo de Mário Campos para Belo Horizonte ou Metrô, os serviços prestados pelo Terminal de Sarzedo e o preço das passagens.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_13-2021_-solicita_informacoes_fundeb.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_13-2021_-solicita_informacoes_fundeb.pdf</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo que sejam enviadas à esta Comissão, as seguintes informações sobre os recursos do FUNDEB:_x000D_
 _x000D_
 - Saldo em caixa até o presente mês;_x000D_
 - Previsão de gastos até 31 de dezembro de 2021, incluindo o valor a ser gasto com férias, 13º e acerto dos servidores contratados;_x000D_
 - Em caso de sobra de recursos do FUNDEB, o que será feito com este_x000D_
    recurso?</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_14-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_14-2021.pdf</t>
   </si>
   <si>
     <t>REQUEREM REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM CONVOCAÇÃO DE REPRESENTANTES DA DIRETORIA DA EMPRESA LARF CONSULTORIA E ADMINISTRAÇÃO LTDA, PODER EXECUTIVO MUNICIPAL, MINISTÉRIO PÚBLICO E PARLAMENTARES, PARA DISCUTIR ACERCA DOS IMPACTOS DE EVENTUAL IMPLANTAÇÃO DE EMPRESA MINERADORA EM MÁRIO CAMPOS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Daniela Agostinho, Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_15-2021_-solicita_informacoes_emenda_parlamentar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_15-2021_-solicita_informacoes_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA DESTINAÇÃO DE EMENDA PARLAMENTAR DO DEPUTADO ESTADUAL OSVALDO LOPES.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sammantta Bleme, Daniela Agostinho, Edmê do Circular, Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DO PLANO DE RESÍDUOS SÓLIDOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>"Dispõe sobre a garantia de que agressores de mulheres e crianças não possam assumir cargos públicos no município de Mário Campos e dá outras providências";</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>"Dispõe sobre o tratamento favorecido, diferenciado e simplificado para as microempresas e empresas de pequeno porte sediadas no município de Mário Campos, nas contratações públicas de bens, serviços e obras, no âmbito da administração pública e dá outras providências";</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rogério Prado</t>
   </si>
   <si>
     <t>"Institui no Município de Mário Campos a Semana de Valorização da Pessoa Idosa, seguindo o Projeto de Lei Federal n. 4.253/2019, que institui a "Semana Nacional da Pessoa Idosa", em trâmite perante o Senado Federal";</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>"Dá denominação à estrutura dedicada à prática de esportes e atividade física situada na Av. Floresta, n. 1.090, bairro Vila São Tarcísio de 'Complexo Esportivo Geraldo Evangelista da Costa (Sr. Didi)'.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Mário Campos - PMMC</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_13-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_13-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA INTEGRAL DAS MULTAS E DISPENSA DOS JUROS AOS CONTRIBUINTES E DEVEDORES DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Isaías Silva, Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_14-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_14-2021.pdf</t>
   </si>
   <si>
     <t>CRIA O COMITÊ DE LIDERANÇAS COMUNITÁRIAS DE MÁRIO CAMPOS PARA ASSUNTOS REFERENTES ÀS MEDIDAS REPARATÓRIAS DO ACORDO ESTADO, VALE E INSTITUIÇÕES DE JUSTIÇA NO TERRITÓRIO DE MÁRIO CAMPOS/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_15-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_15-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE OBRAS E ESPAÇOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE MÁRIO CAMPOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Rogério Prado, Daniela Agostinho, Edmê do Circular, Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_16-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_16-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE MÁRIO CAMPOS A SEMANA MUNICIPAL DA MULHER.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_17-2021_ldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_17-2021_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_18-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_18-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PONTO FACULTATIVO AO SERVIDOR PÚBLICO MUNICIPAL NO DIA DO SEU ANIVERSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Isaías Silva</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_19-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_19-2021.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O BANCO DE ALIMENTOS DO MUNÍCIPIO DE MÁRIO CAMPOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_20-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_20-2021.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO MUNICÍPIO DE MÁRIO CAMPOSA SEMANA MUNICIPAL DE COMBATE AO ABUSO SEXUAL E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_21-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_21-2021.pdf</t>
   </si>
   <si>
     <t>Torna Obrigatório que os estabeleciemntos da área Pet denunciem indícios de ocorrência de maus-tratos em animais atendidos.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_22-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_22-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão de uso de espaço público para exploração publicitária nas placas indicativas de logradouros públicos e de informações de interesse público à iniciativa privada, mediante fornecimento, implantação e manutenção de equipamentos.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_23-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_23-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre as medidas de proteção à gravidez, parto, abortamento e purpério no Município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Dispõe sobre o programa Censo Inclusão para a identificação do perfil socioeconômico das pessoas com deficiência e mobilidade reduzida do município de Mário Campos.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_25_-_executivo_1.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_25_-_executivo_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Mário Campos a associar-se à AMIG - Associação dos Municípios Mineradores de Minas Gerais do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_26-2021_-_executivo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_26-2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Secretaria de Educação de Mário Campos-MG realizar aquisição de uniformes escolares para os alunos do município que são atendidos na APAE de Brumadinho/MG.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_27-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_27-2021.pdf</t>
   </si>
   <si>
     <t>Institui no município de Mário Campos a política Municipal de Proteção dos Direitos da pessoa com transtorno do Espectro Autista - TEA, bem como sua carteira de identificação (CIPTEA)</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Pastor Marquinhos, Reinaldo Magalhães, Rogério Prado</t>
   </si>
   <si>
     <t>Concede a Revisão Geral Anual de que trata o inciso X do artigo 37 da Constituição Federal aos servidores do Poder Legislativo do Município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do subsídio dos Agentes Políticos, fixado pela Lei 591/2017, nos termos do inciso X do art. 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_30-2021_substitutivo_plc062022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_30-2021_substitutivo_plc062022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal de Meio Ambiente</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MÁRIO CAMPOS PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MÁRIO CAMPOS PARA O QUADRIÊNIO DE 2022 A 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a todos os profissionais da saúde dos municípios de Mário Campos, Sarzedo, e Brumadinho, em face ao trabalho desempenhado no enfrentamento à Covid-19.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ludimila Diretora</t>
   </si>
   <si>
     <t>Apresenta Moção de Congratulações e Aplausos IN MEMORIAN a senhora SARA SOARES COELHO, professora da rede municipal de ensino.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Sammantta Bleme, Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_03-2021_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_03-2021_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que esta Casa Legislativa conceda Moção de Aplausos à todos os professores e ex-professores da rede pública e privada da cidade_x000D_
 de Mário Campos.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/110/decreto_legislativo_03-2021_-_mocoes_de_aplausos_-_professores_maria_lucia_marcela_lameira.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/110/decreto_legislativo_03-2021_-_mocoes_de_aplausos_-_professores_maria_lucia_marcela_lameira.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Aplausos a todos os professores e ex-professores da rede pública e privada da cidade de Mário Campos.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_nome_creche.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_nome_creche.docx</t>
   </si>
   <si>
     <t>Que o nome da creche que está sendo construída no Bairro Jardim Primavera pela Mineradora Vale, como forma de reparação ao município, receba o nome de uma das 20 joias mariocampenses, como forma de homenagem, após diálogo com as famílias, feito por esta casa legislativa.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Pastor Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_93-2021_-_marcos_antonio_rua_maria_pinheiro.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_93-2021_-_marcos_antonio_rua_maria_pinheiro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a estruturação da Rua Maria Pinheiro de Oliveira, situada no bairro Campo Belo.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie o asfaltamento completo da Rua Maria Eugênia Miranda, no bairro Palmeiras.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja executada a reforma da Escola Municipal Vereador Weld de Souza Maia, no bairro Tangará, e que nesta escola sejam concedidas homenagens à “Dona Marta”, que custeou uma ampliação com a construção de 5 salas de aula, e à Sra. Lucinha, que doou o terreno para construção da escola, dando seus nomes à repartições da escola, como à biblioteca e ao pátio.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_96-2021_-_reinaldo_reforma_24h.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_96-2021_-_reinaldo_reforma_24h.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal Reforma do Posto 24 Horas.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_97-2021_-_sammantta_aplicativo_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_97-2021_-_sammantta_aplicativo_.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo faça a adesão ao Aplicativo Saúde Digital MG que disponibilizará uma plataforma gratuita para agendamento de vacinação online conta COVID19.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_98-2021_-_sammantta_manutencao_mg040.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_98-2021_-_sammantta_manutencao_mg040.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo que proceda a manutenção da sinalização de trânsito na Rodovia MG-040, no trecho entre o centro de fisioterapia até os limites com o Município de Sarzedo.</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que encaminhe a esta Casa o competente Projeto de Lei cuja finalidade será regulamentar o tráfego de veículos para transporte de cargas pesadas.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_101-2021_-_marcos_antonio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_101-2021_-_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a adequação das Unidades de Saúde do Município para acolhimento e atendimento de crianças com Transtorno do Espectro Autista (TEA) e demais necessidades especiais.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_102-2021_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_102-2021_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que diligencie no sentido de criar um programa de acolhimento e orientação das gestantes mariocampenses, cujo nome sugere-se: “Programa Mãe Coruja”.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_103-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_103-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal Retorno do atendimento odontológico prestado no ESF Amarelo seguindo as normas de segurança sanitária.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_104-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_104-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja feita a extensão da iluminação pública na Rua João Sebastião do Prado, no bairro São Tarcísio, com a_x000D_
 instalação de luminárias nos postes desta via e a instalação de postes com luminárias na Rodovia MG-040, entre as Rua das Camélias e a Rua Campo Belo.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_105-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_105-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja executada a reforma de todas as Escolas Municipais de Mário Campos.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_106-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_106-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o recapeamento asfáltico em todas as vias públicas que possuem calçamento de pedras irregulares, como nos bairros Funil, Vila da Serra e Campo Belo, e que seja realizada a pavimentação asfáltica das ruas de Mário Campos que não possuam pavimentação.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_107-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_107-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal, a construção de um passeio na rua Mariana de Freitas, para facilitar a passagem dos pedestres, pois a mesma é uma rua muito utilizada para a prática de esportes e caminhadas.</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_108-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_108-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal um projeto social situado no bairro Tangará e que possa atender os bairros Palmeiras, Maria Antonieta e Bela Vista. Este projeto seria destinado à aulas para crianças de 5 a 11 anos para meninos e meninas com aulas de balé e jiu-jitsu, com professores das devidas áreas orientando e ensinado estas crianças a prática do esporte, que seria custeado pelo executivo ou empresas de mineração.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_109-2021_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_109-2021_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao executivo municipal a recomposição salarial para os servidores públicos da prefeitura de Mário Campos, dentro dos limites dos índices inflacionários respeitando as normas da Lei complementar 173.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_110-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_110-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a reforma do Cruzeiro situado na rua Cândido Lobato, próximo a Escola Conselheiro Afonso Pena.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_111-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_111-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a compra de lixeiras destinadas a coleta seletiva, em locais públicos e que promova uma campanha de incentivo aos_x000D_
 comerciantes, para que instale em seus respectivos comércios, incentivando nossos munícipes a separarem seus resíduos, e contribuir com o meio ambiente.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_112-2021_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_112-2021_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal encaminhe a esta Casa um Projeto que Lei que Crie os JOGOS ESCOLARES no Município de Mário Campos.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_113-2021_-_sammantta__ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_113-2021_-_sammantta__ludimila.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal cobre da COPASA a instalação de um reservatório de água para o Bairro Bom Jardim.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_114-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_114-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de um canal para escoar e fazer uma drenagem pluvial de todo volume de água da chuva que adentra o leito da Avenida Magalhães Pinto e toda sua extensão, do centro de Mário Campos, ou construir uma via alternativa para desviar o trânsito do centro, tornando a Avenida mão única, entre a rotatória com a Avenida Ronaldo Flausino, até o cruzamento ou intercessão com a via alternativa através da Rua_x000D_
 Adutora no bairro Campo Verde.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_115-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_115-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Eexecutivo Municipal o reparo, instalação de uma grade protetora, extensão da rede elétrica e uma pavimentação asfáltica na Rua Cuiabá bairro Tangará.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_116-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_116-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal Extensão da rede de energia elétrica com a instalação de postes com luminárias na Rua da Adutora no Bairro Campo Verde.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_117-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_117-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal retorno com atendimento do serviço de caçamba aos munícipes de Mário Campos.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_118-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_118-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de um prédio escolar no bairro Campo Belo para atender a população dos bairros Campo Belo e Balneário_x000D_
 Estância Bom Jardim.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_119-2021_-_edme_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_119-2021_-_edme_.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a reforma completa do prédio onde está localizada a Delegacia de Polícia Civil de Mário Campos.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_120-2021_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_120-2021_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estenda o horário de vacinação contra a Covid-19 para até as 20h.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_121-2021_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_121-2021_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie e disponibilize pontos de apoio aos mototaxistas de Mário Campos.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_122-2021_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_122-2021_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo delibere junto ao DER a criação de uma linha de ônibus que ligue diretamente Mário Campos a Belo Horizonte.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_123-2021_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_123-2021_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo firme parceria junto a Prefeitura de São Joaquim de Bicas para a reforma da Ponte de transeuntes localizada no Bairro Funil que liga nossa cidade a São Joaquim de Bicas.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_124-2021_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_124-2021_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja reinstalada a academia ao ar livre no complexo da Lagoa do bairro Campo Verde.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_125-2021_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_125-2021_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao executivo municipal que seja realizado levantamento de potencial demanda para a Educação de Jovens e Adultos (anos iniciais do ensino fundamental) para moradores da região do Bom Jardim, Tangará, Bela Vista, Palmeiras e adjacências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_126-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_126-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal adquirir a compra das vacinas de leishmaniose canina.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_127-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_127-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que faça a demarcação de faixas entre a MG040 e a Rua Aleixo Campos, no bairro Bom Jardim.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feito a instalação de pontos de captação de redes pluviais nos seguintes locais:_x000D_
 _x000D_
  Rua da Bahia, bairro Tangará_x000D_
  Rua Espirito Santo, bairro Tangará_x000D_
  Rua Quaresmeira, bairro Jardim Primavera_x000D_
  Avenida Governador Magalhães Pinto_x000D_
  Rua Campo Verde, bairro Campo Verde</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_129-2021_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_129-2021_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação da Junta Administrativa de Recursos de Infrações (JARI), bem como a estruturação de Departamento de Trânsito para que seja feito o gerenciamento do trânsito local, de acordo com a Lei Municipal n° 632, de 17 de outubro de 2018 e a portaria Nº 2.572,_x000D_
 DE 18 DE DEZEMBRO DE 2020 publicada no Diário Oficial da União, o Município de Mário Campos através do Departamento Municipal Transporte, Trânsito e Segurança como código de órgão autuador nº 206480 integra ao Sistema Nacional de Trânsito (SNT).</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Preto do Bela Vista</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja oficiado a Cemig, Google maps, Vale S.A, vereadores desta casa, e divulgado a população por meio de canais de_x000D_
 comunicação (rede social e documentos impresso), esclarecendo as controvérsias quanto as Leis e regularizações que dá denominação aos bairros Centro, São Tarcísio, Campo Verde, Vila Eny, Vila Tânia, Vila Lourdes, Reta Um, Reta do Jacaré, suas respectivas ruas, seja esclarecido ainda quais são os costumes anteriores as denominações.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_131-2021_-_marcos_antonio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_131-2021_-_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a instalação de assentos e respectivas coberturas nos pontos destinados ao recolhimento dos alunos que utilizam o transporte escolar.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Daniela Agostinho, Pastor Marquinhos, Edmê do Circular, Ludimila Diretora, Preto do Bela Vista, Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_132-2021_-_daniela_ludimila_pr._marquinhos_e_preto.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_132-2021_-_daniela_ludimila_pr._marquinhos_e_preto.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal o recapeamento da Rua Mariana de Freitas no bairro Bom Jardim.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_133-2021_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_133-2021_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que viabilize a revitalização da Praça Francelina Rodrigues Macedo “Pracinha do Bebeto”, situada no bairro Centro.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_134-2021_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_134-2021_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o anteprojeto anexo que: “Dispõe sobre a obrigatoriedade de avaliação oftalmológica para todos os alunos matriculados nas escolas da rede municipal infantil e de ensino fundamental”.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_135-2021_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_135-2021_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estabeleça contato junto à ICISMEP - Instituição de Cooperação Intermunicipal do Médio Paraopeba, a fim de_x000D_
 viabilizar o atendimento pela “Carreta Oftalmológica”, ligada ao Instituto Luz Para Vida, aos munícipes mariocampenses.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_136_-daniela_edme_e_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_136_-daniela_edme_e_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja criado um espaço de oração e convivência na nova Unidade de Atendimento Médico 24h que está sendo construída pela VALE S/A.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de um posto de atendimento ESF (Estratégia Saúde da Família)  no bairro Campo Belo para atender a população dos bairros Campo Belo e Balneário Estância Bom Jardim.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_138_-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_138_-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita uma passagem elevada de pedestres nos seguintes pontos:_x000D_
 _x000D_
 •	MG-040  no bairro Bom Jardim entre a Padaria Província do Pão e o posto de fisioterapia._x000D_
 •	Avenida Ronaldo Flausino, ao lado das Praça da Matriz._x000D_
 •	Avenida Ronaldo Flausino em frente a lagoa do Campo Verde._x000D_
 •	Avenida Governador Magalhães Pinto no bairro Reta 1, em frente a sorveteria do Nilson. _x000D_
 •	Avenida Magalhães Pinto na Reta do Jacaré, em frente à Escola Municipal Tarcísio Campos</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_139-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_139-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita a reforma geral do Estádio Municipal Arthur Ferreira Campos, com construção de arquibancadas, reforma dos vestiários e espaços para caminhadas e corridas, troca dos refletores e parte hidráulica.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_140-2021_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_140-2021_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude a retomada do serviço de empréstimo das máquinas agrícolas pertencentes ao Município aos produtores de hortaliças.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_141-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_141-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a pavimentação asfáltica e a instalação das tampas dos bueiros na Rua Três Irmãos.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_142-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_142-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal Executivo Municipal que faça através da Secretaria Municipal de Saúde, orientações e procedimentos de manuseio para dietas alimentares aos acompanhantes de pessoas que se encontram acamadas.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_143-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_143-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feito a instalação de um semáforo entre as Rua Três Irmãos e Rua Aleixo Campos, no bairro Bom Jardim.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_144-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_144-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feito a instalação de Câmeras de monitoramento do chamado Olho Vivo e que viabilize a instalação de Internet (WI-FI) gratuitamente para uso, em alguns pontos das praças públicas e áreas rurais onde necessitam.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_145-2021_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_145-2021_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que diligencie no sentido de edificar muro que delimite os terrenos da Escola de Educação Infantil Marlene Antônio Fernandes do Prado, no Jardim Primavera e quadra de esportes do referido bairro.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_146-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_146-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal construção de um banheiro na quadra do bairro Tangará.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_147-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_147-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal construção de um refeitório no prédio da prefeitura.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_148-2021_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_148-2021_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie um local para a criação de um banco de alimentos no Município de Mário Campos.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_149-2021_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_149-2021_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de um passeio na Rua Palmeiras, bairro Campo Verde, ao lado do local que era utilizado como “bota fora” da prefeitura, pensando em maior segurança e conforte para os pedestres.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_150-2021_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_150-2021_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que promova a retomada da feira de Artesanato no município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_151-2021_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_151-2021_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que disponibilize transporte aos alunos do município que foram contemplados com bolsas de estudo no Programa_x000D_
 Trilhas do Futuro do Governo de Minas Gerais até a faculdade Asa, em Brumadinho.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_152-2021_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_152-2021_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude a implantação de programa de incentivo à contratação de jovens mariocampenses, avaliando, ainda, a possibilidade de seguimento das diretrizes constantes da justificativa que compõe a presente.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_153-2021_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_153-2021_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de passeio e colocação de placa de “Proibido Jogar Lixo” ou entulho na esquina da Rua Paulina Ferreira Damasceno, próximo ao número 134, após solicitação de moradores, atendendo a pedido de moradores.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_154-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_154-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o recapeamento da Rua Geraldo Martins no bairro Bom Jardim e a colocação de meios fios.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_155_-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_155_-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja iniciada a construção da unidade própria do ESF Branco localizada no Bairro Tangará.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_156-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_156-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja contratada uma empresa especializada para que realize a devida manutenção da BIO-ETE (Estação de_x000D_
 Tratamento de Esgoto) no bairro Bela Vista.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_157_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_157_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada identificação de vagas de estacionamento reservadas para Idosos e Deficientes Físicos com placas e pintura nas ruas e nos estabelecimentos públicos deste Município.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_158-2021_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_158-2021_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que faça a devida manutenção com pavimentação asfáltica ou calçamento com pedras nos trechos onde necessita de reparos em toda a extensão da estrada do Capão no bairro Vila da Serra.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_159-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_159-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização do recapeamento asfáltico das seguintes vias públicas do bairro Tangará:_x000D_
 _x000D_
 •	Rua Minas Gerais, entre a Rua Joaquim da Silva Campos e Rua Marçal Teodoro do Nascimento;_x000D_
 _x000D_
 •	Rua Rio Grande do Sul, em toda sua extensão.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_160_-2021_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_160_-2021_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a viabilidade para a construção de uma creche no Bairro Tangará.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_161_-_sammantta_rogerio_pr._marquinhos_isaias_e_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_161_-_sammantta_rogerio_pr._marquinhos_isaias_e_ludimila.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja construído uma sede própria que abrigue a Vigilância Sanitária, Zoonoses, a Farmácia Municipal e um novo Almoxarifado.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_162-2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_162-2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizado o recapeamento/encascalhamento nas laterais da via MG 040, na área comercial do Bairro Funil.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_163-2021_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_163-2021_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que que proceda com a instalação de sinalização vertical e horizontal de trânsito em todas as ruas do bairro Balneário Estâncias Bom Jardim, além de inserir placas que denominem os logradouros da aludida região.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_164_-_2021_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_164_-_2021_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a retomada da disponibilização do exame de ultrassom morfológico para todas as gestantes realizado no SUS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_165-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_165-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude um local para a construção de uma praça pública no bairro Bom Jardim.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_166-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_166-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja instalado um semáforo na Avenida Governador Magalhães Pinto no Centro deste Município.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_167-2021_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_167-2021_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie local próximo ao Centro da cidade para entrega e ulterior recebimento das cestas básicas fornecidas aos cidadãos e cidadãs carentes.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_168-2021_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_168-2021_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja construída barreira de proteção/segurança no canal para escoamento de água de chuva, na entrada da Rua Aleixo Campos, em frente a madeireira, na esquina com a MG-040, para segurança de pedestres e veículos que transitam pelo local.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_169-2021_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_169-2021_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja providenciado segurança para Unidade de Atendimento Médico 24 horas.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_170-2021_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_170-2021_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja viabilizado o retorno do vigia diurno da Escola Estadual de Mário Campos.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_171-2021_-_marcos_antonio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_171-2021_-_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que tome providências quanto à implantação do Programa Saúde da família no Bairro Campo Belo.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_172-2021_-_edme__daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_172-2021_-_edme__daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de um edifício para instalação do Centro de Referência de Assistência Social (CRAS) no bairro Tangará.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_173-2021_-_edme__daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_173-2021_-_edme__daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja providenciada a reforma da edificação onde está instalado o Setor de Bolsa Família, ou que este Setor seja realocado em outro imóvel alugado ou construído para este fim.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_174-2021_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_174-2021_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie o encaminhamento da atualização do Plano Diretor de Mário Campos a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Pastor Marquinhos, Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_175_-2021_-_marcos_antonio_e_outros.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_175_-2021_-_marcos_antonio_e_outros.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que promova a adesão do Município de Mário Campos ao Programa “Minas Livre Para Crescer”, do Governo Estadual.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_176_-_2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_176_-_2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a pavimentação asfáltica da Rua dos Girassóis no bairro Primavera.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_177_-_2021_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_177_-_2021_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja providenciada capas de chuva para equipes da Limpeza Urbana, Vigilância Sanitária, Zoonoses e Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_178-2021_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_178-2021_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja instalada faixa de pedestres no ponto de ônibus do escolar, na Rua três Irmãos, nº 309.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_179-2021_-_daniela_edme_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_179-2021_-_daniela_edme_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, o cadastro de protetoras de animais neste município.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_180-2021_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_180-2021_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o alargamento da Rua João da Damasceno Madeira no bairro Bom Jardim.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Isaías Silva, Pastor Marquinhos, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_181-2021_-_marcos_antoniorogerioisaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_181-2021_-_marcos_antoniorogerioisaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que disponibilize as quadras das Escolas Municipais à população durante os finais de semana e recesso escolar.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Edmê do Circular, Preto do Bela Vista, Daniela Agostinho</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que tome providências para que seja concedida Certidão de Número para todos os proprietários de imóveis em Mário Campos.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Pastor Marquinhos, Isaías Silva</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que promova a reforma da quadra do bairro Campo Verde, localizada ao lado do Estádio Municipal Arthur Ferreira Campos.</t>
   </si>
   <si>
     <t>184</t>
   </si>
@@ -1549,78 +1549,78 @@
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que faça a conversão do Decreto Municipal n°1.172 de 29 de Julho de 2021 para Lei Municipal.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude as melhores datas no decorrer do ano retorne com o evento social de rua de lazer.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Plenário - PLENA</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_resolucao_04-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_resolucao_04-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 144 da Resolução 01/2012, de 13 de dezembro de 2012, que estabelece o Regimento Interno da Câmara Municipal de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Sammantta Bleme, Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Pastor Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_resolucao_05-2021.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_resolucao_05-2021.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito da Câmara Municipal de Mário Campos, a Procuradoria Especial da Mulher, determina seus objetivos, sua estrutura organizacional e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização anual do auxílio-alimentação dos servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/111/plc_01-2021_-_executivo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/111/plc_01-2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 102 DA LEI COMPLEMENTAR Nº 91 (ESTATUTO DO SERVIDOR), DE 31 DE JULHO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1927,68 +1927,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_10-2021_-_comissao_reparacao_vale.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_11-2021_-informacoes_esf_branco_tangara.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_12-2021_-solicita_audiencia_publica_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_13-2021_-solicita_informacoes_fundeb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_15-2021_-solicita_informacoes_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_13-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_14-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_15-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_16-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_17-2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_18-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_19-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_20-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_21-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_22-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_23-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_25_-_executivo_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_26-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_27-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_30-2021_substitutivo_plc062022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_03-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/110/decreto_legislativo_03-2021_-_mocoes_de_aplausos_-_professores_maria_lucia_marcela_lameira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_nome_creche.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_93-2021_-_marcos_antonio_rua_maria_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_96-2021_-_reinaldo_reforma_24h.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_97-2021_-_sammantta_aplicativo_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_98-2021_-_sammantta_manutencao_mg040.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_101-2021_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_102-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_103-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_104-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_105-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_106-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_107-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_108-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_109-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_110-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_111-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_112-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_113-2021_-_sammantta__ludimila.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_114-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_115-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_116-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_117-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_118-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_119-2021_-_edme_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_120-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_121-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_122-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_123-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_124-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_125-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_126-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_127-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_129-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_131-2021_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_132-2021_-_daniela_ludimila_pr._marquinhos_e_preto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_133-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_134-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_135-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_136_-daniela_edme_e_ludimila.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_138_-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_139-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_140-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_141-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_142-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_143-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_144-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_145-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_146-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_147-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_148-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_149-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_150-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_151-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_152-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_153-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_154-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_155_-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_156-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_157_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_158-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_159-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_160_-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_161_-_sammantta_rogerio_pr._marquinhos_isaias_e_ludimila.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_162-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_163-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_164_-_2021_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_165-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_166-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_167-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_168-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_169-2021_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_170-2021_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_171-2021_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_172-2021_-_edme__daniela.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_173-2021_-_edme__daniela.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_174-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_175_-2021_-_marcos_antonio_e_outros.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_176_-_2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_177_-_2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_178-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_179-2021_-_daniela_edme_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_180-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_181-2021_-_marcos_antoniorogerioisaias.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_resolucao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_resolucao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/111/plc_01-2021_-_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_10-2021_-_comissao_reparacao_vale.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_11-2021_-informacoes_esf_branco_tangara.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_12-2021_-solicita_audiencia_publica_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_13-2021_-solicita_informacoes_fundeb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_15-2021_-solicita_informacoes_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_13-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_14-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_15-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_16-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_17-2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_18-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_19-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_20-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_21-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_22-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_23-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_25_-_executivo_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/140/projeto_26-2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_27-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/151/projeto_de_lei_30-2021_substitutivo_plc062022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_03-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/110/decreto_legislativo_03-2021_-_mocoes_de_aplausos_-_professores_maria_lucia_marcela_lameira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_nome_creche.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_93-2021_-_marcos_antonio_rua_maria_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_96-2021_-_reinaldo_reforma_24h.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_97-2021_-_sammantta_aplicativo_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_98-2021_-_sammantta_manutencao_mg040.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_101-2021_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_102-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_103-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_104-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_105-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_106-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_107-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_108-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_109-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_110-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_111-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_112-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_113-2021_-_sammantta__ludimila.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_114-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_115-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_116-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_117-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_118-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_119-2021_-_edme_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_120-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_121-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_122-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_123-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_124-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_125-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_126-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_127-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_129-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_131-2021_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_132-2021_-_daniela_ludimila_pr._marquinhos_e_preto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_133-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_134-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_135-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_136_-daniela_edme_e_ludimila.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_138_-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_139-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_140-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_141-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_142-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_143-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_144-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_145-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_146-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_147-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_148-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_149-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_150-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_151-2021_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_152-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_153-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_154-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_155_-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_156-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_157_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_158-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_159-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_160_-2021_-_edme.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_161_-_sammantta_rogerio_pr._marquinhos_isaias_e_ludimila.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_162-2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_163-2021_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_164_-_2021_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_165-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_166-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_167-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_168-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_169-2021_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_170-2021_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_171-2021_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_172-2021_-_edme__daniela.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_173-2021_-_edme__daniela.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_174-2021_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_175_-2021_-_marcos_antonio_e_outros.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_176_-_2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_177_-_2021_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_178-2021_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_179-2021_-_daniela_edme_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_180-2021_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_181-2021_-_marcos_antoniorogerioisaias.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_resolucao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_resolucao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2021/111/plc_01-2021_-_executivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="166.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>