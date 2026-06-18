--- v0 (2026-01-23)
+++ v1 (2026-06-18)
@@ -54,3910 +54,3910 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Sammantta Bleme, Daniela Agostinho, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER do Executivo Municipal que sejam enviadas à esta Casa, informações acerca do repasse e destinação de 1,5 milhão de reais para o Município.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sammantta Bleme</t>
   </si>
   <si>
     <t>REQUER da prefeitura de Mário Campos informações que se relacionam.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Pastor Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_03-2022_-_marcos_-_reuniao_atingidos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_03-2022_-_marcos_-_reuniao_atingidos.pdf</t>
   </si>
   <si>
     <t>Requer a convocação em caráter emergencial dos responsáveis pelas Secretarias de Obras, Assistência Social e Defesa Civil para que compareçam à reunião a ser agendada nesta Casa para esclarecer os procedimentos para atendimento aos municípes atingidos pelas chuvas.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_04-2022_-_rogerio_-_patrulha_agricola.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_04-2022_-_rogerio_-_patrulha_agricola.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos do Executivo Municipal quanto ao não atendimento pela Patrulha Agrícola aos cidadãos mariocampenses.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rogério Prado, Pastor Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_05-2022_-_rogerio_-_audiencia_publica.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_05-2022_-_rogerio_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública afim de discutir a situação do bairro Estancias Balneário Bom Jardim.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_06-2022_-_rogerio_-_balneario_bom_jardim.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_06-2022_-_rogerio_-_balneario_bom_jardim.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal esclarecimentos a respeito dos projetos e obras a serem realizadas no bairro Estancias Balneário Bom Jardim e outras indagações.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sammantta Bleme, Daniela Agostinho, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Rogério Prado</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal esclarecimentos quanto a paralisação das obras do ESF Vermelho, do Centro de Fisioterapia e encaminhamento de cópia capa a capa do Projeto do Centro de Fisioterapia.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_08_2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_08_2022.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações quanto ao número de vagas da área da educação no concurso público 01/2019.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_09-2022_-_sammantta_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_09-2022_-_sammantta_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER que faça a remoção da placa onde contém a logo da empresa Vale e que se faça cumprir a Lei Estadual 23591/20 que determina a instalação de memorial com o nome das vitimas do rompimento da Barragem de Brumadinho.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_10-2022_-_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_10-2022_-_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER informações acerca da emenda parlamentar enviada ao município pela Deputada Estadual Beatriz Cerqueira, no valor de R$ 90 mil reais,_x000D_
 em maio de 2021, com destinação para reforma do telhado da Escola Municipal Vereador Weld de Souza Maia. Solicitamos informações sobre como o recurso será aplicado.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REQUER, após tramitação regimental, solicite a criação de uma Comissão de Representação do Legislativo Municipal para acompanhar as tratativas entre Prefeitura Municipal e Estado de Minas Gerias como parte da reparação socioeconômica acertadas no acordo com a Mineradora VALE S.A.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_15-2022_-_reinaldo_caminhao_limpa_fossa.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_15-2022_-_reinaldo_caminhao_limpa_fossa.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal que sejam enviadas à esta Casa, informações acerca do caminhão limpa fossa, tais como:_x000D_
 _x000D_
  Quantos Caminhões limpa fossa tem disponíveis no Município? _x000D_
  Quantos Caminhões estão sendo utilizados? E porque o outro não está trabalhando? que seja encaminhado cópia do documento da empresa que está recebendo o referido efluente (esgoto)? bem como também cópia da planilha de execução de serviços.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal que sejam enviadas à esta Casa, informações acerca da instalação de placas de trânsito, faixas, pinturas de sinalizações de trânsitos que se encontram suspensas em nosso Município.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_17-2022_-_ludimila__codema.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_17-2022_-_ludimila__codema.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal que sejam enviadas a esta Casa informações quanto a instalação e composição do Conselho Municipal de Desenvolvimento Ambiental – CODEMA, bem como quais os critérios utilizados para selecionar os representantes dos órgãos executivos municipais da saúde, educação e obras públicas, dos dois representantes de setores econômicos da cidade e dos três representantes de entidades civis, bem como de seus suplentes, e, principalmente, se existe previsão de início do exercícios das atividade do Conselho e da eleição da presidência.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_18_-2022_-_reinaldo__iptu.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_18_-2022_-_reinaldo__iptu.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal que sejam enviadas à esta Casa, informações acerca da majoração do valor do IPTU 2022.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Preto do Bela Vista, Reinaldo Magalhães, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
     <t>REQUEREM que o Poder Executivo compareça a esta casa para esclarecer informações sobre o Projeto Anfiteatro idealizado de forma compartilhada pela gestão anterior e a Avabrum.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações sobre o processo da senhora Elaine Lourenço, que se prontificou em oferecer um atendimento gratuito para os portadores de necessidades especiais com atendimento nutricional em nosso Município.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Requer do Poder Executivo informações/motivos pelo qual o município não ter sido contemplado no Programa Recupera Minas do governo estadual.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_22_-2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_22_-2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Executivo Municipal, informações sobre quais medidas estão sendo tomadas para evitar a falta de médicos nas unidades básicas de saúde.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_23-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_23-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER esclarecimentos acerca do fornecimento de transporte ou do custeio da locomoção para os agentes de saúde.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_24-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_24-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal que sejam enviadas à esta Casa, informações acerca do processo de entrega das cestas básicas feita pelo CRAS em nosso Município? quais são os protocolos de entrega? existe alguma senha ou fila no dia da entrega ? a respeito da indagação de um munícipe, caso o beneficiário chegue atrasado porque o mesmo não consegue retirar a cesta ?</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_25-2022_-_sammantta_farmacia.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_25-2022_-_sammantta_farmacia.pdf</t>
   </si>
   <si>
     <t>REQUER da prefeitura esclarecimentos que justifique a mudança da farmácia para novo endereço.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_26-2022_-_reinaldo_carretas.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_26-2022_-_reinaldo_carretas.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal que sejam enviadas à esta Casa, informações acerca da situação das carretas em algumas vias onde as mesmas foram proibidas de circular. Bem como o número de autuação e multas aplicadas? E as medidas tomadas pelo Poder Executivo para que as mesmas possam evitar o descumprimento do Decreto em vigor.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_28-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_28-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal que sejam enviadas à esta Casa, informações acerca das seguintes indagações a respeito das troca das lâmpadas:_x000D_
 1.	Existe alguma empresa responsável pela troca das lâmpadas em nosso município?_x000D_
 2.	Se Sim, qual a empresa responsável? E qual o prazo para troca dessas lâmpadas? Qual o prazo firmado com a Empresa?</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente, Pastor Marquinhos, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_conjunto_-_29-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_conjunto_-_29-2022.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 •	Para qual local está sendo destinado os resíduos recolhidos na coleta seletiva do município?_x000D_
 •	Em especial, qual a destinação dada aos vidros recolhidos na coleta seletiva?</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Daniela Agostinho, Isaías Silva</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_conjunto_-_32-2022_-_daniela_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_conjunto_-_32-2022_-_daniela_isaias.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo Municipal, que envie a esta Casa informações referente à Emenda Parlamentar em 04 de maio de 2021 destinado pela Excelentíssima Senhora Deputada Estadual  Ana Paula Siqueira no valor de R$50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_33_-_2022_-_rogerio_-_informacoes_indicacao_50_iluminacao_publica.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_33_-_2022_-_rogerio_-_informacoes_indicacao_50_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe as seguintes informações a esta Casa de Leis:_x000D_
 _x000D_
 a)	Informações acerca da indicação n°50, citada e informada acima._x000D_
 b)	Existe algum procedimento licitatório para fazer a instalação da extensão das redes em locais onde não existem? E também fazer os reparos da iluminação nos locais onde as lâmpadas instaladas estão queimadas?_x000D_
 c)	Em caso positivo, para quando está prevista a sua execução? E solicitamos também cópias do procedimento licitatório capa a capa a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_34_-_2022_-_rogerio.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_34_-_2022_-_rogerio.docx</t>
   </si>
   <si>
     <t>Requer informações do Executivo Municipal quanto a construção da pista de skate no bairro Campo Verde.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_35_-_2022_-_rogerio.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_35_-_2022_-_rogerio.docx</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal informações quanto ao uso de máquinas da prefeitura para limpeza de lotes particulares.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_36_-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_36_-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal que sejam enviadas à esta Casa, informações acerca: _x000D_
 _x000D_
           Quando será feita a devida manutenção do local? qual a programação da limpeza urbana do local?_x000D_
           Quando será realizada obras de infraestrutura na rua mencionada acima?_x000D_
           Existe algum planejamento para investimento e melhorias da iluminação pública local, visto que o local não possui iluminação adequada para os _x000D_
           moradores, causando até perigo para as pessoas que por ali circulam.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_37_-_2022_-_rogerio_-_informacoes_mariotrans.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_37_-_2022_-_rogerio_-_informacoes_mariotrans.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe informações acerca da implantação e criação do Departamento Municipal de Trânsito em nosso município denominado MARIOTRANS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_38_-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_38_-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta casa legislativa informações a respeito das seguintes indagações:  _x000D_
 a) Como ficará a situação da quadra mencionada acima?_x000D_
 b) Qual será o investimento de infraestrutura no local? _x000D_
 c) Caso houver a expansão da área da creche, haverá construção de uma nova quadra no bairro Jardim Primavera? Caso positivo qual lugar será construída? caso negativo qual o planejamento desta gestão para solucionar a situação da quadra?</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_39_-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_39_-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta casa legislativa informações acerca das seguintes indagações:_x000D_
 a)	Quais serão os investimentos em relação a compras de materiais esportivos? E manutenção do gramado? _x000D_
 b)	A respeito das reformas dos vestiários, pinturas e marcação do campo, quais os planejamos da reforma? O que serão feitos ou alterados? _x000D_
 c)	Foi aprovada nesta casa legislativa uma indicação para a construção das arquibancadas no estádio municipal, já foi iniciado ou já existe uma empresa licitada para inicios da obras?_x000D_
 d)	Se positivo, este parlamentar solicita cópia de todo o processo licitatório capa a capa. Se negativo este parlamentar que subscreve requer um cronograma de planejamento a respeito das indagações feitas acima.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_40_-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_40_-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta casa legislativa as seguintes informações:_x000D_
 a)	Existe um cronograma constando as datas de execuções de obras, investimentos e melhorias a serem executados no decorrer desta gestão?_x000D_
 b)	Existe algum procedimento administrativo de licitação concluído para a execução de obras em nosso município nos próximos dias?  _x000D_
 c)	 Se positivo o questionamento acima quais obras serão executadas? Quais os cronogramas de prazos para execução dessas obras? Tais como início e conclusão.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_41-2022_-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_41-2022_-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER que esta casa realize audiência pública para tratar dos impactos minerários e a implantação de novas Mineradoras no Município.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_42-2022_-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_42-2022_-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER da prefeitura copia capa a capa do processo de licitação, contratação e nota de empenho de pagamento da empresa responsável pela limpeza urbana.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_43-2022_-_sammannta_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_43-2022_-_sammannta_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 •	Qual a previsão de retorno das atividades da Biblioteca Municipal?_x000D_
 •	Qual a previsão de retorno dos empréstimos de livros?_x000D_
 •	 Quem será a pessoa responsável pela biblioteca?</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>REQUEREM do Poder Executivo Municipal, que envie a esta Casa informações referente à Emenda Parlamentar destinada pela Excelentíssima Sr.ª Deputada Estatual Ana Paula Siqueira no valor de R$50.000,00 (cinquenta mil reais), em 04 de maio de 2021.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_45_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_45_-_daniela.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Poder Executivo Municipal, que envie a esta casa informações referente à Indicação de recurso através da emenda OGU/2021 enviada pelo Deputado Federal Fred Costa no valor de R$50.000,00 (cinquenta mil reais) destinado para castração de cães e gatos.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_46_-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_46_-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal informe o prazo para conclusão do processo licitatório para contratação de hospitais para realização de cirurgias em pacientes atendidos pela rede municipal de saúde, bem como informe os hospitais que já foram contratados, as especialidades contratadas e a quantidade de cirurgias.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_47-2022_-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_47-2022_-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER que o executivo encaminhe a essa casa respostas sobre a destinação do repasse de 1,5 Milhão recebido pela prefeitura no ano de 2021._x000D_
 Esclarecimentos requeridos:_x000D_
 A - Qual destinação se deu a esta verba? Em caso de uso, encaminhar projeto Capa a Capa._x000D_
 B- Caso a verba não tenha sido usada, quais os planos para a utilização? Favor enviar projeto detalhado.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_49_-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_49_-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações sobre quais as categorias do serviço público que receberam o reajuste e recomposição salarial? E porque as outras categorias não foram contempladas?</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/306/requerimento_50_-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/306/requerimento_50_-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações sobre as seguintes indagações:_x000D_
 a) Quando será providenciado o alargamento da Rua João Damasceno Madeira_x000D_
 localizada no bairro Bom Jardim?_x000D_
 b) A prefeitura Municipal já notificou os proprietários das chácaras que fazem_x000D_
 confrontação ao redor da mencionada rua?_x000D_
 c) Se positivo, quais foram as indagações?_x000D_
 d) Se negativo, quais os planejamentos deste Poder Executivo para solucionar o_x000D_
 problema?</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_51_-_2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_51_-_2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM da prefeitura esclarecimentos sobre a instalação do Conselho da Mulher._x000D_
 _x000D_
 A – Porque o referido Conselho ainda não foi instalado?_x000D_
 B – Qual o prazo para que ocorra a efetivação da Lei?</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Daniela Agostinho, Ludimila Diretora, Pastor Marquinhos, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_conjunto_52-2022_-_emendas.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_conjunto_52-2022_-_emendas.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 • Qual a atual situação das Emendas Parlamentares a seguir e, se for o caso, porque ainda não foram gastas?_x000D_
 o Emenda no valor de R$90.000,00 (noventa mil reais), enviada pela Deputada Estadual Beatriz Cerqueira em 2021, através de solicitação do Gabinete da Vereadora Ludimila Bastos, em benefício da Escola Municipal Vereador Weld de Souza Maia;_x000D_
 o Emenda no valor de R$100.000,00 (cem mil reais), enviada pelo Deputado Federal Rogério Correia em 2021, através de solicitação do Gabinete da Vereadora Sammantta Bleme, em benefício da Saúde; e outras.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_53_-2022_-_sammantta_placas.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_53_-2022_-_sammantta_placas.pdf</t>
   </si>
   <si>
     <t>REQUERER informações dos motivos pelos quais ainda não foi aberto um processo licitatório para cumprimento da Lei Nº 722 de 10 de Dezembro de 2021.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_cecelsma_-_medico_24h.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_cecelsma_-_medico_24h.pdf</t>
   </si>
   <si>
     <t>REQUER que seja CONVOCADA a Ilustríssima Srª Secretária Municipal de Saúde de Mário Campos.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_55_-_2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_55_-_2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo Municipal as seguintes informações: _x000D_
 _x000D_
 •	Número de profissionais efetivos na educação, nos cargos de professor, especialista em educação, servente escolar, auxiliar de secretaria, vigia patrimonial e demais cargos que compõem a educação._x000D_
 _x000D_
 •	Número de contratos nos cargos de professor, especialista em educação, servente escolar, auxiliar de secretaria, vigia patrimonial e demais cargos que compõem a educação._x000D_
 _x000D_
 •	Número de vagas aparentes (aquelas vagas de contrato em que o servidor ocupa a vaga de um terceiro servidor efetivo que esteja em outro cargo/função, cedido a outro setor/instituição, desvio de função) através de contrato, o lugar de um servidor efetivo, que esteja em outro cargo/função/ajuste funcional/se nos cargos de professor, especialista em educação, servente escolar, auxiliar de secretaria, vigia patrimonial e demais cargos que compõem a educação.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Ludimila Diretora, Reinaldo Magalhães, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_56_-_2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_56_-_2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo Municipal as seguintes informações: _x000D_
 _x000D_
 •	Em qual fase está o processo de compra das barracas destinadas aos feirantes do município?_x000D_
 •	Qual o prazo previsto para entrega?</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_58_-_2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_58_-_2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal, esclarecimento sobre as obras da Rua Espírito Santo próximo ao número 312 A.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Daniela Agostinho, Ludimila Diretora, Reinaldo Magalhães, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_conjunto_-_59-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_conjunto_-_59-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	O Poder Executivo Municipal já elaborou ou está elaborando o Projeto de Lei que estabelece o piso em conformidade com a EC nº 120/22?_x000D_
 •	Em quanto tempo essa Prefeitura pretende enviar o referido Projeto ao Poder Legislativo Municipal para análise?</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Edmê do Circular, Ludimila Diretora, Pastor Marquinhos, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_conjunto_-_60-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_conjunto_-_60-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	Que seja apresentado o Dossiê completo, mencionado pela Srª. Jeaneide Angélica da Silva, Enfermeira e Coordenadora das Politicas da Atenção Primaria de Serviços de Saúde, no qual consta o relato de que o médico da UPA de Brumadinho se recusou a receber os pacientes que aguardavam atendimento na Unidade de Saúde em Mário Campos._x000D_
 •	Que sejam apresentadas todos os documentos relativos ao caso, exceto aqueles sigilosos em virtude de lei, incluindo as medidas tomadas frente ao ICISMEP, ao COREN, ao Avante, e à Unidade de Pronto Atendimento Jonas Vicente Pinto._x000D_
 •	Que sejam informadas quais medidas foram tomadas em relação a médica que deixou a unidade de saúde após a chegada do médico que cobriria o plantão da noite.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_conjunto_-_61-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_conjunto_-_61-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 _x000D_
 •	O município de Mário Campos foi contemplado com o Programa Recupera Minas?_x000D_
 •	Em caso positivo, porque o auxilio ainda não foi pago aos atingidos pela enchente de janeiro de 2022?_x000D_
 •	Qual a previsão de pagamento?</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_62-2022_-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_62-2022_-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUERER as seguintes informações:_x000D_
 _x000D_
 •	O município se associou a AMIG conforme a Lei Nº 728 de 2022?_x000D_
 •	Em caso positivo, quais ações já foram tomadas pela AMIG referente ao Município de Mário Campos?</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_63-2022_-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_63-2022_-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUERER informações a cerca do motivo pelo qual não está ocorrendo estagio no município para alunos do curso Técnico de Enfermagem da Faculdade Asa, visto que o município tem contrato com a referida entidade.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Ludimila Diretora, Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/360/requerimento_64-2022_-daniela_reinaldo_ludimila_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/360/requerimento_64-2022_-daniela_reinaldo_ludimila_edme.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Executivo Municipal informações sobre:_x000D_
 Porque os Bairros Maria Antonieta, Palmeiras e Bom Jardim não possuem varrição das ruas em dias fixos, ou mesmo porque a equipe de limpeza não se desloca para executar tal serviço nas mesmas?</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_65-2022_-edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_65-2022_-edme.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal informações sobre:_x000D_
 A reforma do prédio onde se encontra situada à sede da delegacia civil, pedido de reforma feito por meio da indicação 119 datada de 09/08/2021.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_66-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_66-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o executivo encaminhe os seguintes documentos e informações:_x000D_
 _x000D_
 •	Listagem dos aprovados no concurso 01/2020 para Técnico de Enfermagem plantonista e Enfermeiro plantonista._x000D_
 •	Lista dos efetivados nos dois cargos com as respectivas portarias._x000D_
 •	Lista dos contratados nos dois cargos com as respectivas portarias, estando ou não ocupando o cargo no momento._x000D_
 •	Copias das portarias de exoneração dos funcionários dispensados dos cargos de Técnico de Enfermagem e Enfermeiro no ano 2022.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Ludimila Diretora, Daniela Agostinho, Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_67-_2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_67-_2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 •	Quem assumirá a Pasta do Esporte e qual a previsão para que isso ocorra?_x000D_
 •	Quem assumirá a Pasta do Meio Ambiente e qual a previsão para que isso ocorra?</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_68-_2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_68-_2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 Considerando a reunião de prestação de Contas ocorrida na Câmara Municipal de Mário Campos no dia 16 de junho de 2022:_x000D_
 _x000D_
 •	A prefeitura conseguiu junto a SEDESE a verba necessária para a obra da Rua Cabiúna no Bairro Campo Verde?_x000D_
 •	Em caso positivo, quando a obra começará?_x000D_
 •	Em caso negativo, qual é a ação prevista para resolver a situação visto que a rua se encontra interditada devido a rachaduras provenientes de um possível _x000D_
         deslocamento de solo e em breve se inicia um novo período chuvoso?</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Daniela Agostinho, Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_conjunto_-_69-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_conjunto_-_69-2022.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 _x000D_
 •	 Qual o planejamento e para quando está prevista a utilização da emenda parlamentar de R$80.000,00 (oitenta mil reais), enviada pelo Deputado Osvaldo Lopes em 2019 para a castração de animais._x000D_
 _x000D_
 •	 Qual o planejamento e para quando está prevista a utilização das emendas parlamentares de R$90.000,00 (noventa mil reais), enviada pela Deputada Estadual Beatriz Cerqueira em 2021, e de R$50.000,00 (cinquenta mil reais), enviada pela Deputada Ana Paula Siqueira em 2021, que conforme ofício nº 424/2022 enviado em resposta ao requerimento nº 52/2022, serão utilizados em conjunto para a reforma do telhado da Escola Municipal Vereador Weld de Souza Maia.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
     <t>REQUEREM a seguinte informação: _x000D_
 _x000D_
 •	Quando será instalado o Conselho da Mulher?</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_71-2022_-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_71-2022_-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 Considerando o termo de doação assinado entre Prefeitura e Vale;_x000D_
 Considerando o montante financeiro disponível como saldo na conta da prefeitura;_x000D_
 Considerando a proximidade do próximo período chuvoso._x000D_
 _x000D_
 •	Quando a prefeitura iniciará projetos de calçamento nas ruas de nossa cidade?_x000D_
 •	Quanto de material já foi retirado? _x000D_
 •	Qual a validade do termo atual?</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Isaías Silva</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_72-_2022_-_daniela_edme_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_72-_2022_-_daniela_edme_isaias.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal esclarecimento sobre o que foi feito com dinheiro enviado do Programa Previne Brasil: anunciado incentivo financeiro para os municípios, e da qual foi disponibilizado para o município de Mário campos o valor de R$30.575,06 (trinta mil e quinhentos e setenta e cinco reais e seis centavos) do ano de 2021.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_73-2022-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_73-2022-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre quais providências foram tomadas para melhoria das ruas citadas no oficio Nº 35 do gabinete desta parlamentar objetivando acessibilidade para os cadeirantes do bairro Tangará.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_74-2022-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_74-2022-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre quando será realizado o Censo Inclusão e cadastro inclusão pautas da Lei 737.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_75-2022-ludimila.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_75-2022-ludimila.docx</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 •	Quais medidas estão sendo tomadas para instalar iluminação pública da Rua Mariana de Freitas, no trecho após a ponte que dá acesso ao Condomínio Serra dos Bandeirantes?_x000D_
 •	 Quais medidas estão sendo tomadas para instalar iluminação da Rua José Zeferino Dutra localizada no bairro Bom Jardim?</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_76-2022-ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_76-2022-ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 _x000D_
 •	Foi realizado levantamento de potencial demanda para a Educação de Jovens e Adultos, ensino fundamental, 1º segmento, na região que engloba os bairros de Bom jardim, Bela Vista, Tangará, Palmeiras e adjacências?</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_77-2022-ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_77-2022-ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 _x000D_
 •	Por que o exame de Trânsito Intestinal não foi agendado para o Sr. Marcos Túlio Ferreira Dias?</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_78-2022-cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_78-2022-cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	Os funcionários que trabalham na recepção do Posto de Saúde “24 horas” e das Estratégias Saúde da Família pararam de receber adicional de insalubridade?_x000D_
 •	Em caso de resposta positiva, por qual razão deixaram de receber?_x000D_
 •	Quais cargos ou funções vinculados às unidades de saúde, Estratégias Saúde da Família ou NASF não recebem adicional de insalubridade atualmente?</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_79-2022-ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_79-2022-ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 _x000D_
 •	De quanto em quanto tempo é feita a manutenção e revisão da estrutura, segurança e condições dos ônibus escolares de propriedade e de posse da Prefeitura?_x000D_
 •	Qual a data da ultima manutenção de cada um dos referidos veículos?_x000D_
 •	Quantos ônibus escolares tem circulando nas rotas escolares diariamente?_x000D_
 •	Qual a previsão contratual para a manutenção dos ônibus utilizados?</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_80-2022-daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_80-2022-daniela.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal esclarecimento sobre as ações para ter o recebimento do ICMS Esportivo._x000D_
 Como está a previsão para cadastro afim de se obter os benefícios a respeito desse tributo? _x000D_
 Como está à pasta de documentos necessários para envio a Secretaria de Estado de Desenvolvimento Social – SEDESE?</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_81-2022-ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_81-2022-ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 •	Quais são os critérios e embasamentos legais utilizados pelo Poder Executivo Municipal para realizar os encaminhamentos de atestados para afastamentos por questões de saúde à perícia médica municipal e do INSS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_82-2022-cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_82-2022-cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 1.	Qual a previsão de início de reforma da quadra do bairro Jardim Primavera? E, por qual motivo não se iniciaram as reformas das quadras por esta?_x000D_
 2.	Em relação ao fornecimento de ônibus para campeonatos, quais encaminhamentos foram dados pelo executivo?</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_83-2022_-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_83-2022_-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER o detalhamento, incluindo prazos de execução, dos projetos aprovados para a cidade de Mario Campos previsto no anexo 1.3 do acordo assinado entre Estado e a Empresa Vale.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_84-2022_-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_84-2022_-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER informações que justifique o motivo pelo qual o funcionário Igor Wilian da Cruz não recebe insalubridade.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>REQUER que seja enviada a esta edilidade com a maior brevidade informações quanto as contratações na área da saúde para o cargo de enfermeiro, bem como listagem dos classificados no concurso e quais estão em atuação na rede municipal de saúde no momento.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_86-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_86-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 •	Qual o planejamento e a previsão de utilização da emenda parlamentar de R$100.000,00 enviada pelo Deputado Federal Rogério Correia com destinação para o Piso da Atenção Básica?</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_87-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_87-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 •	Quando a Prefeitura pretende utilizar as emendas enviadas pela Deputada Estadual Beatriz Cerqueira enviadas em maio de 2022 que totalizam o valor de R$84.000,00, com o objetivo de auxiliar na regulação fundiária da região conhecida como “Boqueirão”, no bairro Tangará?</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_88-_2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_88-_2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 •	Quando a Prefeitura pretende iniciar a divulgação dos animais disponíveis para adoção, conforme dispõe a Lei nº 735 de 05 de maio de 2022?_x000D_
 •	Qual servidor da prefeitura ficará responsável por receber e inserir nas páginas oficiais e site da prefeitura os dados e informações fornecidos pelos protetores? _x000D_
 •	Quando a Prefeitura pretende se reunir com os cuidadores e protetores que atuam na causa animal para cumprir o disposto no art. 2º da referida lei?</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>REQUER a seguinte informação: _x000D_
 •	Como estão os encaminhamentos para a realização da cirurgia de Miguel E. D. de Souza Nunes? _x000D_
 •	Já existe uma previsão de realização da mesma?_x000D_
 •	Já se sabe em qual hospital a cirurgia será realizada?</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_90-_2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_90-_2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo justifique o motivo pela qual o Diário Eletrônico Oficial não está em uso.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_91-2022-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_91-2022-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER esclarecimentos sobre o motivo do não funcionamento do Radar instalado na MG-040 entre os bairros Centro e Bom Jardim.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/477/requerimento_92_-2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/477/requerimento_92_-2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	Quais as previsões de finalização da obra e inauguração da creche do bairro Bela Vista?</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/478/requerimento_93-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/478/requerimento_93-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação: _x000D_
 •	Quem é o responsável por solicitar a manutenção e equipamentos para as unidades da Estratégia Saúde da Família - ESF?_x000D_
 •	De quanto em quanto tempo são repassadas as listas de equipamentos em falta nas ESFs?_x000D_
 •	Qual a data da ultima solicitação de equipamentos para a ESF Verde e quais equipamentos foram solicitados? Dentre esses, quais já foram ou não fornecidos? Se algum equipamento deixou de ser entregue, por qual motivo a Secretaria de Saúde o fez?_x000D_
 •	Quais equipamentos de uso rotineiro estão em falta nas ESF Verde?_x000D_
 •	 A Secretaria de Saúde tem conhecimento de que pelo menos um atendimento deixou de ser realizado no dia 17 de novembro de 2022 na ESF Verde por falta de bateria em um dos equipamentos?_x000D_
 •	No caso de encaminhamento entregue a pacientes para especialidade como otorrino, qual o procedimento para que o mesmo receba atendimento dentro do município?</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/479/requerimento_94-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/479/requerimento_94-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação: _x000D_
 •	Qual o saldo atual, a previsão de utilização, o total empenhado e liquidado, e o detalhamento dos gastos, até a presente data, dos valores provenientes do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (Fundeb)?</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_95-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_95-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 _x000D_
 •	Qual a previsão para que seja creditada a parcela extra (13ª parcela) no cartão alimentação dos servidores da prefeitura, referente à Cesta de Natal, prevista pela Lei 477/2013?_x000D_
 •	Será creditado uma parcela extra do valor integral do cartão? (R$450,00)</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_96_-_2022-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_96_-_2022-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo encaminhe informações sobre o pagamento do Programa Recupera Minas com os seguintes requisitos:_x000D_
 Qual Valor foi repassado ao Município para efetuação dos pagamentos?_x000D_
 Quantas famílias estão aptas a receber o beneficio?_x000D_
 Quantas famílias já foram beneficiadas?_x000D_
 Qual valor total pago até o momento?_x000D_
 Qual a previsão para que todos recebam?</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_97_-_2022-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_97_-_2022-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo esclareça os seguintes pontos:_x000D_
 _x000D_
 Quais medicamentos estão em falta no município e o motivo;_x000D_
 Porque a Lei 732/2022 não está em vigor dando a oportunidade que os usuários saibam, antes de enfrentar a fila, quais medicamentos estão ou não disponíveis para entrega?</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_98_-_2022-sammannta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_98_-_2022-sammannta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo encaminhe informações e documentação referente a Coordenadoria Municipal de Proteção e Defesa Civil de Mário Campos com os seguintes requisitos:_x000D_
 Portaria de Nomeação dos membros;_x000D_
 Plano de Ação para prevenção e enfrentamento ao período chuvoso._x000D_
 Em caso de inexistência da referida coordenadoria, justificar o motivo.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Reinaldo Magalhães, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_conjunto_-_99_-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_conjunto_-_99_-2022.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal informações sobre o recapeamento da Rua Mariana de Freitas._x000D_
 Qual a previsão para que as obras comecem?_x000D_
 Há planejamento para que a obra seja executada em 2023?</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Ludimila Diretora, Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_100-2022_-_ludimila_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_100-2022_-_ludimila_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 _x000D_
 •	O Poder Executivo Municipal pretende instalar uma faixa elevada na Avenida Governador Magalhães Pintos, próximo à Escola Estadual de Mário Campos?_x000D_
 •	Qual o prazo estabelecido para a efetivação da obra?</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_101-2022_-_marcos_antonio_licenca.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_101-2022_-_marcos_antonio_licenca.pdf</t>
   </si>
   <si>
     <t>REQUER a concessão de Licença Sem Remuneração, para tratar de interesse particular, pelo período de 180 (cento e oitenta) dias na sessão legislativa de 2023, entre os dias 1º de fevereiro de 2023 à 31 de julho de 2023.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_102-2022-daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_102-2022-daniela.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal informações sobre atendimento dentário e cirúrgico para as crianças portadoras de necessidades especiais._x000D_
 •	Qual motivo à prefeitura não tem ou não firmou convenio com outros municípios para que estas crianças fossem atendidas?_x000D_
 •	Qual a previsão de estabelecer um novo convênio?_x000D_
 •	Quais impedimentos à prefeitura têm e tiveram para não ter atendimento e tratamento dentário para crianças portadoras de necessidades especiais nos últimos 2 (dois) anos?</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_103_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_103_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal as seguintes informações:_x000D_
 _x000D_
 •	De quem é a propriedade do imóvel que se encontra cercada ao lado da linha férrea?_x000D_
 _x000D_
 •	Caso a posse seja da Prefeitura, qual o projeto para ocupação da mesma?</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_104_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_104_-_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo encaminhe informações sobre a situação dos moradores da Rua da Paz no Bairro Vila das Amoreiras considerando o desabamento e a interdição das casas:  _x000D_
 _x000D_
 •	Qual ação da prefeitura na busca de soluções para a situação?_x000D_
 •	Existe plano para construção de moradias populares para atender essa demanda? _x000D_
 •	Houve alguma orientação para os moradores sobre quais providências tomar na busca por seus direitos? _x000D_
 •	Existe previsão para fim dos benefícios do aluguel social para esses moradores?</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_105_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_105_-_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER da prefeitura informações sobre a ponte de arame do Bairro Funil que caiu na enchente de janeiro com os seguintes requisitos:_x000D_
 _x000D_
 •	O município pretende reconstruir a ponte?_x000D_
 •	.Em caso positivo, para quando e a previsão?_x000D_
 •	Houve diálogo com a prefeitura de São Joaquim de Bicas para a reconstrução?</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_106_-_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_106_-_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 _x000D_
 •	Quais recursos são disponibilizados para os alunos com necessidades especiais que estudam na rede municipal de ensino? Como estes recursos estão sendo utilizados?0_x000D_
 •	Quantas salas de Atendimento Educacional Especializado (AEE) estão disponíveis no Município?_x000D_
 •	Por qual motivo a sala de Atendimento Educacional Especializado (AEE) da EMVWSM foi fechada? _x000D_
 •	Por qual motivo os alunos não possuem mais o atendimento no contra turno escolar?</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_107_-_daniela_ludimila_sammantta_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_107_-_daniela_ludimila_sammantta_edme.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal informações sobre a aquisição de fraldas geriátricas._x000D_
 _x000D_
 •	Quais motivos pararam de fornecer para a população que necessita?_x000D_
 •	Qual a previsão para fornecimento? _x000D_
 •	Qual a justificativa mediante a gestão passada que interrompeu a doação de fralda?_x000D_
 •	A presente gestão tem interesse em realizar essa doação de fraldas?</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_108-2022_-_marcos_antonio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_108-2022_-_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo Municipal informações quanto a contratação para o cargo de enfermeiro na unidade de atendimento médico 24h.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>CCJLFOTC - Comissão de Constituição, Justiça e Legislação, Finanças, Orçamento e Tomada de Conta</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_109_-_ccj_secretarios.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_109_-_ccj_secretarios.pdf</t>
   </si>
   <si>
     <t>REQUEREM a convocação do corpo técnico do Executivo Municipal para prestação de contas do ano de 2022.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_02-2022-_ver._daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_02-2022-_ver._daniela.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal de Conscientização sobre o Autismo e dá outras providências".</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Edmê do Circular, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
     <t>Institui a divulgação da listagem dos medicamentos disponíveis e em falta na rede pública municipal de Saúde.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação das listagens dos pacientes que aguardam por consulta com especialistas, exames, e cirugias na rede pública de saúde do Municipio de Mário Campos.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Mário Campos - PMMC</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/199/pl_05-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/199/pl_05-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI AUXILIO FINANCEIRO EMERGENCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/200/pl_06-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/200/pl_06-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO FINANCEIRO DE 2022 E ATUALIZA A LEI MUNICIPAL Nº 725/2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, COM FUNDAMENTO NO ARTIGO 43, DA LEI 4.320/64 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/212/pl_07-2022_-_executivo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/212/pl_07-2022_-_executivo.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO IPTU, NO EXÉRCICIO FISCAL DE 2022, AOS CONTRIBUINTES ATINGIDOS PELAS CHUVAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/230/pl_08-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/230/pl_08-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DIVULGAÇÃO PERMANENTE DE ANIMAIS QUE ESTÃO À DISPOSIÇÃO PARA ADOÇÃO, BEM COMO, DADOS E IMAGENS DOS ANIMAIS DESAPARECIDOS ATRAVÉS DO SITE OFICIAL DA PREFEITURA MUNICIPAL DE MÁRIO CAMPOS/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/231/pl_09-2022_executivo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/231/pl_09-2022_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV DA LEI MUNICIPAL Nº 596, DE 31 DE JULHO DE 2017, COM ALTERAÇÃO DADA PELA LEI MUNICIPAL Nº 667, DE 26 DE NOVEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_10-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_10-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISITIA SOBRE DÉBITOS TRIBUTÁRIOS, MULTAS E JUROS, ATINENTES AOS TRIBUTOS MUNICIPAIS, VENCIDOS ATÉ 31 DE DEZEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Daniela Agostinho, Preto do Bela Vista, Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/300/pl_11-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/300/pl_11-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL LOCALIZADO NO BAIRRO BOM JARDIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/301/proposta_orcamentaria_2023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/301/proposta_orcamentaria_2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/310/pl_13-2022_-_enchentes.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/310/pl_13-2022_-_enchentes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Art. 1º, caput e parágrafo único, da Lei Municipal 730/2022, de 04 de abril de 2022, que “Autoriza o Município a conceder auxílio financeiro emergencial aos atingidos e dá outras providências.”.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/313/pl_14-2022-_cicloturismo_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/313/pl_14-2022-_cicloturismo_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Lei do Cicloturismo nas áreas de Estância do Município de Mário Campos-MG.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/314/pl_15-2022_-_quebra-molas.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/314/pl_15-2022_-_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de Quebra-molas, na forma de ondulações transversais, nas vias públicas de Mário Campos.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/324/pl_16-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/324/pl_16-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação não-onerosa de serviços agrícolas aos produtores rurais do Município de Mário Campos, incluindo utilização de equipamentos pertencentes à Administração Pública.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/325/pl_17-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/325/pl_17-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre incentivos e benefícios para fomentar as atividades de caráter desportivo  e paradesportivo no Município de Mário Campos, bem como de atletas mario-campenses e dá outras providências”.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DO CRÉDITO RELATIVO AO BENEFÍCIO-ALIMENTAÇÃO, INSTITUÍDO PELA LEI Nº 455, DE 26 DE MARÇO DE 2013, QUE “INSTITUI NO ÂMBITO DO EXECUTIVO MUNICIPAL O BENEFÍCIO-ALIMENTAÇÃO VIA CARTÃO MAGNÉTICO, PARA SERVIDORES PÚBLICOS E CONSELHEIROS TUTELARES”.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/350/pl_19-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/350/pl_19-2022.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa de Estímulo à Implantação das Tecnologias de Conectividade Móvel” para viabilizar a chegada da tecnologia de quinta geração (5G) no Município de Mário Campos e dá outras providências”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/347/pl_20-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/347/pl_20-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a entrada de agentes de endemias em imóveis fechados ou abandonados, públicos ou privados, no Município de Mário Campos quando verificada situação de iminente perigo à saúde pública pela presença do mosquito transmissor dos vírus causadores da Dengue e da febre Chikungunya, do vírus Zika e Leishmaniose.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Altera o §1º do Art. 1º da Lei n. 729, de 31 de março de 2022, que “Concede isenção do IPTU, no exercício fiscal de 2022, aos contribuintes atingidos pelas chuvas e dá outras providências.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/349/pl_22-2022-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/349/pl_22-2022-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Autoriza a adesão do munícipio de Mário Campos ao Consórcio Intermunicipal da Região Ampliada Oeste Para Gerenciamento dos Serviços de Urgência e Emergência – CIS- URG OESTE dá outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/352/pl_23-2022_-_ver._edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/352/pl_23-2022_-_ver._edme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Escola Municipal em construção no bairro Bela Vista.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/353/pl_24-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/353/pl_24-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do Orçamento Municipal no Exercício de 2022, e altera a redação do art. 5º da Lei Municipal 724, de 27 de dezembro de 2021.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/354/pl_25-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/354/pl_25-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa de custeio de cursos de curta duração para capacitação e treinamento dos servidores comissionados do Município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/368/pl_27-2022_-_sammantta_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/368/pl_27-2022_-_sammantta_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de ampla e imediata prestação de contas dos recursos financeiros repassados na forma da lei estadual nº 23.830, de 28 de julho de 2021.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/369/pl_28-2022_-_sammantta_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/369/pl_28-2022_-_sammantta_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre controle e fiscalização de atividades que perturbem o sossego e o bem-estar público através de poluição sonora no município de Mário Campos.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/388/pl_28-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/388/pl_28-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de salário aos servidores ocupantes dos cargos que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/389/pl_29-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/389/pl_29-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/390/pl_30-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/390/pl_30-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/391/pl_31-2022_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/391/pl_31-2022_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento geral do município no valor de R$ 10.278.743,00 (dez milhões duzentos e setenta e oito mil e setecentos e quarenta e três reais) e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Daniela Agostinho, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/404/pl_32-2022_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/404/pl_32-2022_.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a promoção da acessibilidade das pessoas portadoras de deficiência ou com mobilidade reduzida e idosos no Município de Mário Campos.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/408/pl_34-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/408/pl_34-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Institui a política Municipal do Controle de Natalidade de Cães e Gatos e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/409/pl_35-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/409/pl_35-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 23 e a tabela de Condições dos compartilhamentos, constantes do Anexo VII da Lei 77, de 28 de dezembro de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/410/pl_36-2022_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/410/pl_36-2022_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Altera os anexos de Metas Anuais, Metas Fiscais atuais comparadas com as Metas Fiscais fixadas nos três exercícios anteriores, Receitas, Despesas e Resultado primário constantes da Lei Municipal nº 739, de 04 de julho de 2022 - Lei de Diretrizes Orçamentárias – LDO/2023.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/411/pl_37-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/411/pl_37-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Altera a lei Municipal nº 725, de 27 de dezembro de 2021 que Dispõe sobre o Plano Plurianual do período de 2022 a 2025.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/412/pl_38-2022_-_proposta_orcamentaria_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/412/pl_38-2022_-_proposta_orcamentaria_.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do município de Mário Campos para o Exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/442/pl_39-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/442/pl_39-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por anulação ao orçamento geral do município no valor de R$ 2.805.500,00 (Dois milhões e oitocentos e cinco mil e quinhentos reais) e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/443/pl_40-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/443/pl_40-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por excesso de arrecadação ao orçamento geral do município no valor de R$ 2.834.600,00 (Dois milhões e oitocentos e trinta e quatro mil e seiscentos reais) e dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/444/pl_41-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/444/pl_41-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit ao orçamento geral do município no valor de R$ 780.000,00 (Setecentos e oitenta mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/445/pl_42-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/445/pl_42-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento de 2022 do Município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/446/pl_43-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/446/pl_43-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial ao orçamento do município para o exercício financeiro de 2022 e atualiza a Lei Municipal nº 725/2021 – Plano Plurianual para o período de 2022 a 2025, com fundamento no Artigo 43 da Lei 4.320/1964 e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/447/pl_44-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/447/pl_44-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do orçamento municipal no exercício de 2022, e altera a redação do art. 5º da Lei Municipal nº 724, de 27 de dezembro de 2021.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/462/pl_45-2022_-_ver._sammantta_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/462/pl_45-2022_-_ver._sammantta_.pdf</t>
   </si>
   <si>
     <t>Reconhece como relevante interesse cultural do Município de Mário Campos a Folia de Reis e Congado.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/463/pl_46-2022_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/463/pl_46-2022_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Altera o art.1º da Lei n. 702, de 17 de dezembro de 2020, que “Denomina de ‘Centro Municipal de Educação Infantil Marlene Fernandes do Prado’ a Escola Municipal de Educação Infantil do bairro Jardim Primavera e dá outras providências”.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/483/pl_47-2022_-_ver._daniela_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/483/pl_47-2022_-_ver._daniela_.pdf</t>
   </si>
   <si>
     <t>Institui normas e procedimentos para a reciclagem e destinação final do lixo eletrônico, no âmbito do Município de Mário Campos.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDI</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/492/minuta_pl_48-2022_rga_parlamentares_2022_oficial.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/492/minuta_pl_48-2022_rga_parlamentares_2022_oficial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual do Subsídio dos(as) Vereadores(as) do Município de Mário Campos, nos termos do inciso X do art. 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/484/pl_49_-_ver._sammantta_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/484/pl_49_-_ver._sammantta_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o registro, o acompanhamento e a fiscalização da exploração de recursos minerais no território do Município de Mário Campos, de acordo com as competências definidas no art. 23, XI e no art. 30, I e II, da Constituição Federal, estabelece condições para o funcionamento das empresas que exploram e realizam pesquisas de recursos minerais, institui obrigações correlatas, impõe penalidades decorrentes do respectivo descumprimento, dando outras providências.”</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/496/pl_50-2022_-_abertura_de_credito_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/496/pl_50-2022_-_abertura_de_credito_.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar ao Orçamento de 2022 do Município de Mário Campos.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/497/orcamento_2023_mario_campos_1.zip</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/497/orcamento_2023_mario_campos_1.zip</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/498/alteracao_ppa_2023_mario_campos_1.zip</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/498/alteracao_ppa_2023_mario_campos_1.zip</t>
   </si>
   <si>
     <t>Altera a lei Municipal nº 725, de 27 de dezembro de 2021 que dispõe sobre o Plano Plurianual do período de 2022 a 2025.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/499/alteracao_ldo_2023_mario_campos_1.zip</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/499/alteracao_ldo_2023_mario_campos_1.zip</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/501/pl_54_-_cesta_natalina.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/501/pl_54_-_cesta_natalina.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 3º da Lei n. 477, de 13 de novembro de 2013, que “Institui no âmbito do Executivo Municipal o benefício Cesta de Natal via crédito no cartão alimentação, para Servidores Públicos e Conselheiros Tutelares”.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>Preto do Bela Vista</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/507/pl_55-2022_-_ver._preto_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/507/pl_55-2022_-_ver._preto_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Clínica de Fisioterapia do bairro Bom Jardim na cidade de Mário Campos/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>Isaías Silva</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/515/pl_56-2022_-_ver._isaias_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/515/pl_56-2022_-_ver._isaias_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de notificação prévia ao consumidor, com pelo menos 72 horas antes de qualquer ato de desligamento, corte ou suspensão de fornecimento de energia elétrica e água potável pelas empresas responsáveis pela distribuição no município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Ludimila Diretora, Daniela Agostinho, Edmê do Circular, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/163/mocao_01_2022_dia_das_mulheres.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/163/mocao_01_2022_dia_das_mulheres.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Congratulações e Aplausos em Homenagem às Mulheres que fizeram e fazem parte da história de Mário Campos.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Edmê do Circular, Pastor Marquinhos, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/245/mocao_02_2022_dia_do_gari.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/245/mocao_02_2022_dia_do_gari.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimentos aos trabalhos praticados em nossa cidade pelos garis a ser comemorado na data de 16 de maio.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos e Congratulações aos voluntários que colaboraram com os atingidos pelas enchentes.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/309/mocao_05_2022_-_ver._ludimila_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/309/mocao_05_2022_-_ver._ludimila_.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Congratulações e Aplausos em homenagem aos professores de educação física da rede municipal de ensino, Júlio César de Sousa Barrozo e Camila Alves Fidelis, autores do projeto “SOVERBOL: uma prática inovadora que inclui e potencializa o aprendizado”, aprovado pelo Instituto Arcor do Brasil e ganhador do valor de R$7.000,00.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/383/mocao_06_2022_dia_dos_professores.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/383/mocao_06_2022_dia_dos_professores.pdf</t>
   </si>
   <si>
     <t>Sugere que esta Casa Legislativa que conceda Moção de Aplausos a todos os professores e professoras que atuam ou atuaram na rede pública e privada de ensino de Mário Campos, pois sabemos da diferença que tal profissão faz na vida de cada cidadão.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/406/mocao_07_2022_-_ver._ludimila_repudio_privatizacao_correios.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/406/mocao_07_2022_-_ver._ludimila_repudio_privatizacao_correios.pdf</t>
   </si>
   <si>
     <t>Sugere que esta Casa Legislativa conceda MOÇÃO DE REPÚDIO contra a possibilidade de privatização e em defesa da manutenção dos Correios como empresa pública, com ampla presença no território nacional.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos e Congratulações em Homenagem às Mulheres que fizeram e fazem parte da história de Mário Campos.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Câmara Municipal de Mário Campos - CMMC</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_decreto_legislativo_022022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_decreto_legislativo_022022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a rejeição do Veto à Proposição de Lei nº 24/2021, que “Dispõe sobre o Programa Censo Inclusão para identificação do perfil socioeconômico das pessoas com deficiência e mobilidade reduzida do Município de Mário Campos.”</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_decreto_legislativo_04-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_decreto_legislativo_04-2022.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Congratulações e Aplausos à Mães de crianças especiais, e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_decreto_legislativo_07-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_decreto_legislativo_07-2022.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a todos os professores e professoras que atuam ou atuaram na rede pública e privada de ensino de Mário Campos.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_decreto_legislativo_08-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_decreto_legislativo_08-2022.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Repúdio contra a possibilidade de privatização e em defesa da manutenção dos Correios como empresa pública, com ampla presença no território nacional, e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Pastor Marquinhos, Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Reinaldo Magalhães, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a contratação de pediatras para todas as unidades de saúde do Município.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_03-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_03-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal o reajuste salarial para todos os servidores públicos da Prefeitura de Mário Campos, bem como reajuste do valor do cartão cesta servidor que atualmente é de R$200,00. Frisa-se a importância do pagamento do piso salarial para as categorias profissionais que o possui, como por exemplo, a enfermagem e os profissionais da educação.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de uma passarela entre a região do “morrão” (nome frequentemente utilizado pela população), localizado no bairro Campo Verde, e o bairro Vila São Tarcísio. Sugere-se, ainda, que tal construção seja realizada nas proximidades da Rua Cabiuna, no bairro Campo Verde, e da Rua Otacílio Paulino, na Vila São Tarcísio. Frisa-se a importância de tal passarela para facilitar o deslocamento da população residente na referida área e, principalmente, para possibilitar o deslocamento dos mesmos durante os períodos de enchentes no município.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_05-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_05-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que encontre a melhor alternativa que lhe couber para realizar aquisição ou locação de um ônibus para atendimento dos munícipes em deslocamento para participação ou acompanhamento em eventos esportivos, religiosos e culturais.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_06-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_06-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que forneça e cursos treinamentos, para seus funcionários dos seguintes segmentos: _x000D_
 •	Saúde,  Meio ambiente e Educação.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Reinaldo Magalhães, Daniela Agostinho, Edmê do Circular, Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_07-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_07-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feito a contratação de empresa especializada para a realização da limpeza da cidade com os serviços de capina e pintura das faixas e sinalização viária.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_08-2022_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_08-2022_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que o Campo de Futebol localizado no bairro Bom Jardim, seja municipalizado/desapropriado, e/ou incorporado ao patrimônio municipal (se já não o for) e/ou dotado de infraestrutura (se for do patrimônio municipal, ainda que mínima a princípio).</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_09-2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_09-2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a viabilidade para o retorno do Projeto Agente Cidadão.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_10-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_10-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam realizadas campanhas de Conscientização e educativas junto à população mariocampenses, afim de melhorarmos a estética de nossa cidade e no intuito de mantê-la mais limpa.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_11-2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_11-2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a adesão do Programa Nacional das Escolas Cívico-Militares – Pecim, criado pelo Decreto 10.004, de 2019, é desenvolvido pelo Ministério da Educação, com apoio do Ministério da Defesa e das Forças Armadas.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_12-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_12-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, o recapeamento das Ruas Sergipe e Pernambuco, no bairro Tangará.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_13-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_13-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Indica conjuntamente ao Poder Executivo Municipal a prorrogação do Concurso Público nº 01/2019, homologado pelo Decreto 1.068 de 14 de abril de 2020, que abrangeu os seguintes cargos:_x000D_
 _x000D_
 Operário Braçal, Servente Escolar, Agente Administrativo, Auxiliar de Secretario, Monitor Escolar, Monitor Escolar I, Monitor Escolar II, Orientador_x000D_
 Social, Assistente Social, Assistente Social de Cras, Coordenador de Cras, Especialista em Educação Básica, Professor de Educação Básica, Professor de_x000D_
 Educação Básica - Educação Física e Psicólogo de Cras.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_14-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_14-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pavimentação asfáltica da rua:_x000D_
 _x000D_
 * Rua do Sossego no Bairro Campo Belo.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Pastor Marquinhos, Ludimila Diretora, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_15-2022_-_marcos_antonio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_15-2022_-_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que contrate o desenvolvimento e consequentemente disponibilização de um aplicativo voltado para a área da saúde.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_16-2022_-_reinaldo_base_movel_comunitaria_pm.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_16-2022_-_reinaldo_base_movel_comunitaria_pm.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que solicite junto ao Estado de Minas Gerais a instalação de uma base comunitária móvel da Policia Militar em um ponto estratégico do município.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a instalação de forma independente e com autonomia o Departamento da Defesa Civil formando seu COMPDEC e NUPDEC com seus respectivos voluntários (Cartilha da Defesa Civil atualizada em anexo).</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_18-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_18-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, o ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE MARQUISES NOS PONTOS DA ROTA DO CIRCULAR SAÚDE.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_19-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_19-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de carteirinhas de identificação para crianças com autismo e as com de necessidades especiais (conforme minuta de projeto de lei encaminhada nesta oportunidade).</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja feito a Reforma da Rotatória, colocando altares para as homenagens feitas pelas famílias e amigos as vítimas do crime da mineradora vale, que liga Mario Campos a Betim, Brumadinho e Sarzedo, sendo em frente ao Casarão e ao posto de gasolina de Mario Campos, haja visto que esse é também um marco de identidade da Cidade.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_21-2022-_reinaldo_contratacao_medicos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_21-2022-_reinaldo_contratacao_medicos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que faça um estudo de viabilidade para a contratação ou encontre uma alternativa para suprir a falta de médicos no munícipio.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_22-2022-_reinaldo_maquinas_1.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_22-2022-_reinaldo_maquinas_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que viabilize a aquisição ou aluguel de uma máquina Bobcat com implementos ou uma máquina retroescavadeira para auxiliar na limpeza pública do Município.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_23-2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_23-2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a implantação de faixas elevadas para travessia de pedestres na Rua das Paineiras (próximo à distribuidora) e na Rua das Goiabeiras, no bairro Campo Verde.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através da Secretaria Municipal de Educação, faça a adesão ao Projeto da Estante Mágica, que trata da escrita de livros pelos estudantes, trabalhando as habilidades essenciais de leitura e escrita.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_26-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_26-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de uma plataforma de rede social de todos os empreendedores de Mário Campos.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_27-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_27-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a INSTALAÇÃO DE FARMÁCIA PARA DISTRIBUIÇÃO DE MEDICAMENTOS NA NOVA SEDE DO ESF BRANCO - BAIRRO TANGARÁ.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Indica que o executivo municipal estabeleça um plano de gestão dos resíduos sólidos do município, e que proceda um estudo para uma gestão compartilhada junto as cidades vizinhas, adequando-se assim a Lei 12.305/2010.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_30-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_30-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que firme convênio com faculdades para vagas de estágio na área da saúde e educação.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_31-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_31-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que forneça mensalmente protetores solares de qualidade para os agentes de saúde e de endemia.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_32-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_32-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que avalie a possibilidade de estabelecer um convênio com as Prefeituras das cidades vizinhas para viabilizar o descarte de lixo, entulho, galhos e demais materiais desfeitos pela população.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_33-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_33-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que viabilize uma remessa de cestas básicas para serem distribuídas de imediato no CRAS em caráter de urgência.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Daniela Agostinho, Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_34-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_34-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo o fornecimento de novas camisetas de uniforme para as agentes de saúde e de endemia.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_35-2022_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_35-2022_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que busque a vinda empresários, afim de fomentar o comercio na cidade de Mario Campos, principalmente na região do bairro Bom Jardim na altura da MG-040 que liga Sarzedo a Mario Campos/MG.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_36-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_36-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo que realize um mapeamento do leito do rio Paraopeba demarcando áreas de Proteção ambiental conforme Lei 12.651 de 25 de maio de 2012.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_37-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_37-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo crie um programa municipal para atendimento domiciliar baseado no programa SADE (Serviço de Atenção Domiciliar) do Governo Federal.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/233/indicacao_38-2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/233/indicacao_38-2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que adote providências para que seja assegurado aos motoristas da Secretária de Saúde, que fazem deslocamento para outras cidades e lá precisa permanecer à espera de pacientes, o pagamento de diárias e/ou reembolso de despesas com alimentação, e/ou a normatização de concessão a esta categoria, de Vale-refeição.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_39-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_39-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a aquisição do Manual e/ou Cartilhas da pessoa com Espectro Autista disponível nas unidades básicas de saúde e nas escolas.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a contratação de um Pediatra para o 24 horas.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_41-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_41-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a INSTALAÇÃO DE MEIO FIO NAS PROXIMIDADES DO PONTO DE ONIBUS DA RUA RIO GRANDE DO SUL NO BAIRRO TANGARÁ.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_42-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_42-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal que proceda um estudo e crie um plano estratégico de turismo para fomentar o desenvolvimento do turismo ecológico no nosso município.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_43-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_43-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição um caminhão pipa com capacidade maior de transporte de água.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/244/indicacao_44-2022-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/244/indicacao_44-2022-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que apoie as comunidades na realização dos eventos culturais no munícipio.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_45-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_45-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal curso de capacitação de Professores para crianças Especiais ou mesmo a contratação de profissionais que tenha especialização em Educação Especial e Inclusa.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_46-2022-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_46-2022-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que busque recursos do Governo Federal e Estadual que visa a incentivar os agricultores rurais do nosso município.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que faça um estudo de viabilidade para melhorias no sentido de solucionar o problema do esgoto a céu aberto em alguns pontos do bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_48-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_48-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a limpeza e a colocação de tapumes no lote localizado na esquina entre a Rua Radium e a Rua Diamante, no bairro Vila Ondina, ao lado da quadra.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_49-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_49-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a criação do programa “Voz do Cidadão Itinerante”, cuja ideia principal é realizar, através de uma equipe de funcionários da prefeitura que atue semanalmente, de forma intercalada e contínua pelos bairros da cidade, a coleta e repasse de demandas e informações do moradores do município.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/255/indicacao_50-2022_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/255/indicacao_50-2022_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que juntamente a Prefeitura de Mario Campos/MG e juntamente a Prefeitura de Sarzedo/MG, busque na DER (Departamento de Edificações e Estradas de Rodagem de Minas Gerais) e na CEMIG, que seja colocado iluminação pública na Rodovia MG-040, na saída de Mario Campos para Sarzedo.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_51_-_2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_51_-_2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que promova um "Arrastão de Limpeza", pelo menos uma vez por mês em nossa cidade.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_52_-_2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_52_-_2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que realize uma contrapartida através da Secretaria Municipal de Educação para que seja feita a troca do telhado da escola Municipal Vereador Weld de Souza Maia no bairro Tangará.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a aquisição de um terreno para construção de um Horto Florestal.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_54_-_2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_54_-_2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que envie um reforço escolar para alunos que se encontram com defasagem escolar no período do contra turno.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_55-_2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_55-_2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a reinstalação dos pontos de parada do ônibus escolar na Rua Campo Belo, próximo aos números 126/131 e 209.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_56_-_2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_56_-_2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a colocação de bancos na parte externa do Velório Municipal.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_57_-_2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_57_-_2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que viabilize a elaboração, instalação e divulgação de placas indicativas específicas dos pontos de parada, bem como pontos de partida e final do "Circular Rota Saúde".</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_58_-_2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_58_-_2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo a aquisição de equipamentos de som para as escolas Municipais.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_59_-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_59_-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que implante prontuário eletrônico em todas as unidades de saúde.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_60_-_2022_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_60_-_2022_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie melhorias e instalação de iluminação pública na rotatória central ao lado do casarão Sampaio e Biblioteca Municipal.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_61-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_61-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo crie um projeto de arborização e jardinagem no velório Municipal.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/270/indicacao_62-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/270/indicacao_62-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que cria uma Superintendência de proteção animal.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que promova campanha educativas nas escolas e espaços públicos sobre prevenção à violência sexual contra crianças e adolescentes.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_64_-_2022_-_rogerio_reajuste_salarial_operador_agricola.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_64_-_2022_-_rogerio_reajuste_salarial_operador_agricola.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que promova o reajuste salarial dos operadores de máquinas agrícolas (Trator).</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Preto do Bela Vista, Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_65-2022_-_josimar_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_65-2022_-_josimar_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja dado manutenção no Campo do Bom Jardim, sendo refeito o alambrado, construído o banco dos reservas, replantado novo gramado, colocando iluminação, seja ainda asfaltada a Rua Dionísia, a qual se localiza do lado ao campo, seja construída uma pista para prática de caminhada, seja colocado academia ao ar livre ao lado do campo, ou onde melhor aprouver, por fim seja colocado bancos e arborização ao redor do campo do bairro Bom Jardim.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_66-2022_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_66-2022_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal para que seja feito o Recapeamento asfáltico, das seguintes ruas: rua do Ouro; rua Safira; rua Rubi; rua Esmeralda; rua do Cruzeiro; rua Ametista; rua Topázio; rua Uranio; rua Diamante; rua Turmalina e rua Ônix, todas pertencentes da do bairro da Reta I.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_67-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_67-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a colocação de lixeiras fixas na Praça da Lagoa do bairro Campo Verde.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Ludimila Diretora, Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_68-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_68-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a colocação de lixeiras fixas na Praça da Matriz do bairro Vila São Tarcísio.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_69-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_69-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie junto à Copasa a substituição de toda a tubulação de distribuição de água que esteja velho por uma nova tubulação.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Reinaldo Magalhães, Daniela Agostinho, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_70-2022_-_reinaldo_e_vereadores.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_70-2022_-_reinaldo_e_vereadores.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita a aquisição de equipamentos e insumos para utilização no Estádio Municipal Arthur Ferreira Campos, no bairro Campo Verde, além da contratação de um funcionário para fazer a manutenção do campo.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_71_-_2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_71_-_2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja feita a reestruturação do Setor de Controle Urbano da cidade.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_72-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_72-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a instalação de uma faixa de pedestre elevada próximo à nova portaria da Escola Estadual Conselheiro Afonso Pena.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_73-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_73-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que firme uma parceria com o CET – Centro de Equoterapia Talentos Ltda.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_74-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_74-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, o estudo de viabilidade para construção de piscina de hidroginástica para os idosos.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_75_-_2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_75_-_2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a colocação de uma placa de ponto de ônibus escolar na praça do bairro Bela Vista.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_76-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_76-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizada uma análise técnica objetivando a melhoria do sistema de iluminação pública nas Ruas João Rosa e Domingos Antônio Meireles no Bairro Funil.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_77_-_2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_77_-_2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que  proceda a limpeza do terreno que fica atrás do Casarão Sampaio, organizando e acondicionando corretamente os itens que ali se encontra.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_78-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_78-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que faça o Recapeamento da Rua das Orquídeas, rua Acácias, no bairro Jardim Primavera, Rua São Rafael e Rua Francisca Geralda Damasceno no bairro Bom Jardim, e por fim recapeamento da Rua Minas Gerais no Bairro Tangará.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Reinaldo Magalhães, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_79-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_79-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal para que venha fornecer semente e calcário para os agricultores de pequeno porte.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_80-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_80-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que aumente o atendimento com o Especialista Psiquiátrico de 10 para 15 no ESF Amarelo.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Edmê do Circular, Daniela Agostinho, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Preto do Bela Vista, Reinaldo Magalhães, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_81-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_81-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a criação de dois horários no circular para que a população dos bairros Tangará, Bela vista e Bom Jardim possam comparecer a feira que está sendo realizada na praça da matriz aos domingos.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_82-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_82-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a efetivação dos psicólogos que passaram no Concurso Público da Administração do Município de Mário Campos nº 01/2020 e que atualmente estão trabalhando por meio de contratação temporária.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Reinaldo Magalhães, Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_83-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_83-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a  sede própria do ESF Verde.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Reinaldo Magalhães, Daniela Agostinho, Edmê do Circular, Ludimila Diretora, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_84-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_84-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que faça um estudo de viabilidade para a contratação de médicos, fisioterapeutas e enfermeiros folguistas para substituição em caso de férias, folgas, licenças e outras ausências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_85-2022_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_85-2022_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que utilize do Instrumento de ARRECADAÇÃO DE IMOVEIS ABANDONADOS, conforme disciplina o art. 64 e seguintes da lei 13.465/2017, a qual Dispõe sobre a regularização fundiária rural e urbana, para que dessa forma venha regulamentar a propriedade do campo do Bom Jardim, uma vez que já detém a posse do mesmo desde 2011, conforme Termo de Doação.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_86-_2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_86-_2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere sugerir ao Executivo Municipal a ampliação de especialidades do Centro de Especialidades Médicas – CEM tais como: 	Dermatologista, Nefrologista Reumatologista, Hematologista, Endocrinologista, Pneumologista, Psiquiatra Infantil, Otorrinolaringologista, Oftalmologista e Alergologista.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_87-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_87-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a disponibilização de máscara descartáveis para pacientes que precisarem de atendimento na unidade básica de saúde.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_88-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_88-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, o recapeamento das seguintes: BAHIA, ESPÍRITO SANTO, PARANÁ, SANTA CATARINA E SÃO PAULO, no bairro TANGARÁ.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_89-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_89-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal a troca de lâmpadas queimadas no município na Rua Toríbio Ferreira Campos, Rua São Rafael e Rua Marçal Teodoro.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_90_-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_90_-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo realize um mutirão por meio do setor de Controle de Endemias no intuito de orientar, identificar e notificar os moradores e proprietários de lotes, principalmente os vagos, dos Bairros Bom jardim e Maria Antonieta a fim de combater a proliferação de escorpiões.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_91-_2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_91-_2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de passagens elevadas nos seguintes locais._x000D_
 •	Em frente à Escola Municipal Antônio Pinheiro Diniz, localizada na Avenida Petrina Augusta de Jesus, 01, São Tarcísio.  _x000D_
 _x000D_
 •	Próximo ao Posto de gasolina Petrobras, localizado na Avenida Ronaldo Flausino._x000D_
 _x000D_
 •	Em frente à unidade Supermercados BH, localizado na Avenida Ronaldo Flausino._x000D_
 _x000D_
 •	Em frente à lagoa no Bairro Campo Verde, após a linha férrea._x000D_
 _x000D_
 •	Em frente à Escola Estadual de Mário Campos, na Avenida Governador Magalhães Pinto, Vila Tania.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_92-_2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_92-_2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo o fornecimento do cartão alimentação aos estagiários dessa Prefeitura.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_93-_2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_93-_2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo o reajuste do valor da Bolsa Estágio paga aos estagiários dessa Prefeitura.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_94-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_94-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, a abertura de procedimento licitatório para fazer a contratação de empresa que realiza poda de galhos e arvores em situações de iminentes perigos.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_95-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_95-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que providencie junto ao Departamento de Obras e Departamento de Meio Ambiente a limpeza e recuperação da área degradada pela queimada ocorrida no dia 29 de julho de 2022 na MG040 próximo ao Clube Recanto da Mata, providenciando o plantio de gramas e plantas compatíveis com o local em todo o espaço público.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_96-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_96-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que disponibilize treinamento de primeiros socorros em escolas e creches.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_97_-_2022_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_97_-_2022_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que realize adequação de remuneração para os trabalhadores que prestam serviço na área de enfermagem em nosso município.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_98-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_98-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pavimentação asfáltica na Rua Adutora no  B. Campo Verde.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_99-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_99-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que faça uma rotatória na entrada do Bairro o Tangará que faz cruzamento com a Rua Joaquim Silva com a Rua Espírito Santo e Rua Minas Gerais.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_100-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_100-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo diligencie a fim de fazer valer a Lei 139 de 2000 que dispõe sobre a autorização para o recebimento de um bem imóvel como doação por parte do Senhor Antônio Marçal da Silva.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_101-_2022_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_101-_2022_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo busque junto ao Terminal de Cargas Serra Azul que ele promova a limpeza de toda extensão da Avenida Governador Magalhães Pinto e o trecho urbano da MG-040 no bairro Funil acerca do transporte de minério que acontece em nossa cidade.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Reinaldo Magalhães, Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_102-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_102-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que designe um servidor para cuidar da limpeza da região de Bom Jardim por meio da varrição.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_103-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_103-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que proceda a instalação de placas indicativas/identificativas dos bairros, prédios públicos e históricos como Casarão Sampaio, Igreja Matriz, Câmara Municipal e Lagoa do bairro Campo Verde, por exemplo.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a AMPLIAÇÃO DO ATENDIMENTO MÉDICO NA ESPECIALIDADE GERIÁTRICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_105-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_105-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a alteração do modelo de Declaração de Comparecimento fornecida nas unidades de saúde da cidade para fazer constar o horário e a data de entrada e de saída do paciente.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Sammantta Bleme, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_106-2022_-_sammantta_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_106-2022_-_sammantta_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo apresente um plano de ação para solicitar os recursos da Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_107-2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_107-2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja realizada uma análise técnica com objetivo de melhorar a iluminação pública em toda extensão da Rua Campo Belo no Bairro Campo Belo (após o Galpão do Cristiano).</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Isaías Silva, Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_108-2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_108-2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que encaminhe à Câmara Municipal de Mário Campos a minuta construída pela Agência Nacional de Telecomunicações (ANATEL) juntamente com o Ministério da Economia, com o objetivo de racionalizar e simplificar regramentos referentes ao licenciamento urbano de infraestruturas que dão suporte às redes de telecomunicação.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_109-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_109-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Anderson Ferreira Alves, a elaboração de um Projeto de Lei para apreciação do Poder Legislativo objetivando a autorização em firmar convênios entre a Secretaria Municipal de Saúde e Faculdades próximas que ofertam o curso de Enfermagem para a realização de estágio curricular obrigatório em qualquer estabelecimento de saúde do município de Mário Campos, bem como em outras áreas da Prefeitura.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_110-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_110-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Anderson Ferreira Alves, que requeira junto a Secretaria e ou/ Departamento competente que seja promovido a alteração do horário de funcionamento da farmácia do bairro Bom Jardim.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_111-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_111-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a aquisição brinquedos recreativos inclusivos em locais públicos.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_112-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_112-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação do Centro Municipal de Apoio ao Trabalhador e Empreendedor no Município de Mário Campos.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_113-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_113-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo busque junto ao comitê compromitente e Vale a prorrogação do acordo assinado com a referida empresa objetivando a limpeza de toda área atingida pela enchente de janeiro de 2022 dentro do município de Mário Campos.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_114-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_114-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo pavimente e providencie iluminação pública para a rua Anselmo José Henriques no Bairro Bom Jardim.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Edmê do Circular, Daniela Agostinho, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Preto do Bela Vista, Reinaldo Magalhães, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_115-2022_-_edme_parlamentares.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_115-2022_-_edme_parlamentares.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal, o ESTUDO DE VIABILIDADE E AMPLIAÇÃO DA RUA RIO GRANDE NO BAIRRO CAMPO BELO, SENTIDO BALNEÁRIO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_116-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_116-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a COLOCAÇÃO DE UMA ALÇA DE PROTEÇÃO OU CONSTRUÇÃO DE UM MURO DE SEGURANÇA RENTE AO BARRANCO DA RUA MINAS GERAIS NO BAIRRO TANGARÁ.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/392/indicacao_117-2022_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/392/indicacao_117-2022_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja realizado o alargamento da rua Mariana de Freitas, sendo o local em frente ao cemitério municipal e lado da Escola Estadual de Bom Jardim.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_118-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_118-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a manutenção dos quebra-molas nas seguintes ruas:_x000D_
 •	Rua Luiz Silva no B. Bom Jardim e,_x000D_
 •	Rua Agaphantos no B. Jardim Primavera.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/395/indicacao_119-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/395/indicacao_119-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Anderson Ferreira Alves, a construção e instalação de brinquedos na praça do bairro Bela Vista, praça da Matriz, praça da lagoa do bairro Campo Verde e Funil, bem como a reinstalação da academia ao ar livre na praça do bairro Bela Vista.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/396/indicacao_120-2022_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/396/indicacao_120-2022_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja construído uma rotatória na Avenida MG 040, altura do número 26, esquina com rua Mariana de Freitas, no Bairro Bom Jardim, próximo ao pesque pague. Busque ainda junto ao DER (Departamento de Edificações e Estradas de Rodagem de Minas Gerais) e na CEMIG, para que seja estendido a Rede de Extensão de energia colocado iluminação pública na Rodovia.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/397/indicacao_121-2022-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/397/indicacao_121-2022-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Anderson Ferreira Alves, para que este tome as providências necessárias junto aos departamentos competentes, no sentido de estudar a possibilidade de incluir mais um ônibus circular em nosso município.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/398/indicacao_122-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/398/indicacao_122-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adequação de passeios no Município de Mario Campos para facilitar a acessibilidade de pessoas portadoras de necessidade especial nas áreas comerciais e em órgãos públicos.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/399/indicacao_123-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/399/indicacao_123-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo crie um inventário turístico com as potencialidades do nosso município.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_124-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_124-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo realize obras de intervenções objetivando acessibilidade aos usuários das quadras esportivas públicas do município.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/414/indicacao_125_-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/414/indicacao_125_-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo municipal que solicite a Departamento responsável a instalação de faixa elevada nos seguintes pontos:_x000D_
 _x000D_
 •	Avenida Governador Magalhães Pinto em frente ao Supermercado Super Luna e próximo a Agência dos Correiros;_x000D_
 •	Avenida Três Irmãos em frente ao ESF Amarelo;_x000D_
 •	MG040 em frente à Rua da Granja Oliveira, próximo ao ponto de ônibus;_x000D_
 •	MG040 próximo à entrada do ônibus 3721;</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/415/indicacao_126_-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/415/indicacao_126_-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo municipal que solicite a Secretaria de Educação a fazer um calendário para passeio nos lugares como Inhotim, zoológico e Parque Municipal, no mínimo 3 vezes ao ano com as crianças portadoras de necessidades especiais da APAE.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/421/indicacao_127_-_2022_-_ludimila_daniela_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/421/indicacao_127_-_2022_-_ludimila_daniela_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a instalação de cortinas ou insulfim na sala da ESF Azul onde são realizados os exames preventivos de colo de útero (Papanicolau).</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>PROPOSIÇÃO RETIRADA</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_129_-_2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_129_-_2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito que adote medidas capazes (seja através de benefícios fiscais municipais de curto prazo) e/ou estimular (campanhas publicitárias) que os cidadãos domiciliados e empresas com sede neste município promovam ao emplacamento/licenciamento de seus veículos /frotas no munícipio de Mário Campos/MG.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_130-_2022_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_130-_2022_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja feita o calçamento da Rua ANDIROBA, do bairro Campo Verde, sendo a rua ao lado do Estádio Arthur Ferreira Campos.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_131-_2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_131-_2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo transforme a área conhecida como Bicão em um Horto Florestal com o intuito de fomentar o reflorestamento e cuidado com aquela área.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/420/indicacao_132-_2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/420/indicacao_132-_2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo estude a viabilidade e/ou promova a instalação, por si ou mediante parceria, de abrigo coberto para o estacionamento de veículos do transporte de passageiros (táxis) no ponto central da cidade, de forma a assegurar mais conforto e qualidade para usuários e concessionários, nos termos dos artigos 11, XX c/c 241 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Edmê do Circular, Daniela Agostinho, Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/422/indicacao_133-_2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/422/indicacao_133-_2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a colocação de uma divisória na área de almoço e descanso dos funcionários do ESF Branco.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_134-_2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_134-_2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que disponibilize um carro com motorista para ficar à disposição dos médicos que fazem visitas domiciliares na região dos ESF’s branco e amarelo.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_135-_2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_135-_2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a manutenção da pintura da parte interna do ESF Vermelho.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_136-_2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_136-_2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo o aumento da quantidade de médicos psiquiatras nas Estratégias Saúde da Família.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_137-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_137-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que seja realizado a reforma da biblioteca pública municipal.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Reinaldo Magalhães, Preto do Bela Vista</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Anderson Ferreira Alves, que requeira ao setor competente que faça um estudo de viabilidade para reforma dos passeios danificados no bairro Bela Vista pela empresa contratada para rebaixá-los, no sentido de promover acessibilidade as pessoas que necessitam.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_139-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_139-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que solicite junto ao governo estadual para que seja realizada a implantação de iluminação pública na MG-040, no trecho compreendido entre o centro de Mário Campos e o bairro Bom Jardim.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_140-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_140-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a colocação de placa de “proibido jogar entulho”, ao final da Rua José Geraldo Damasceno, próximo ao número 496, em frente a construção da creche do Bela Vista.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que viabilize uma maior quantidade de atendimento pediátrico em todos os ESF's do município.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_142-2022_-_daniela_edme_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_142-2022_-_daniela_edme_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Excelentíssimo Senhor Prefeito que seja realizada a reforma da Escola Municipal Pedro Pinheiro Diniz.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a extensão da pavimentação/calçamento da rua Diamantes em frente à escola Municipal Pedro Pinheiro Diniz no bairro Vila da Serra, bem como a colocação de quebra-molas e faixa de pedestre nas proximidades da escola.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_144-2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_144-2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a manutenção da pintura das partes interna e externa do ESF Verde.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_145-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_145-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo promova uma capacitação para voluntários que desejarem atuar junto ao município em caso de enchentes ou situações emergenciais.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/451/indicacao_146-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/451/indicacao_146-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo a criação das Olimpíadas do Conhecimento em nossa cidade com o objetivo de melhorar nossos índices do Ideb, além de incentivar os alunos a valorizar o meio científico e identificar talentos nas mais diversas áreas do conhecimento.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_147-2022_-_marcos_antonio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_147-2022_-_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a contratação de um vigilante armado para a Unidade de Atendimento 24h.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_148-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_148-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a limpeza das canaletas localizadas perto da linha férrea no bairro Vila Lourdes e no decorrer da Avenida Governador Magalhães Pinto.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/464/indicacao_149-2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/464/indicacao_149-2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja instalado uma grelha próxima a arquibancada para escoamento da água na quadra do Funil.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/465/indicacao_150-2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/465/indicacao_150-2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizada a vistoria dos bebedouros nas escolas municipais e nas unidades de saúde para manutenção ou troca, conforme a necessidade nos locais descritos abaixo.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/466/indicacao_151-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/466/indicacao_151-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja alterado o contrato da médica veterinária, para que essa possa realizar atendimentos aos animais no município de Mário Campos.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_152-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_152-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que promova parceria com os sindicatos dos trabalhadores de transportes rodoviários afim de promover palestras e reuniões para auxiliar os trabalhadores desse ramo no Município de Mário Campos.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_153-2022-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_153-2022-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Anderson Ferreira Alves, que estabeleça um acordo e ou/ medida compensatória com a Empresa Mineral do Brasil para retirar os materiais e produto e construir um passeio ao redor do bairro Bela Vista.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Indica ao Executivo que através do Departamento de Trânsito, realize um estudo de viabilidade para a instalação de faixa elevada de pedestres próximo a Escola Municipal Tarcísio Campos, no Bairro Reta II.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_155-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_155-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizado e apresentado um estudo de viabilidade quanto a instalação de banheiros públicos nas praças de nossa cidade.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/475/indicacao_156_-_2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/475/indicacao_156_-_2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que toda reforma ou pintura de quadras observem as normas e especificações técnicas pertinentes à prática de esportes.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/476/indicacao_157_-_2022_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/476/indicacao_157_-_2022_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a alteração da Lei Complementar nº 91/2017 para que se torne compatível com Norma Regulamentadora nº 15 do Ministério do Trabalho e, consequentemente, deixe de exigir, de forma genérica, laudo de inspeção técnica para o pagamento da insalubridade.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/481/indicacao_158-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/481/indicacao_158-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a concessão de “abono natalino” para todos os servidores ativos e conselheiros tutelares da prefeitura de Mário Campos.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/482/indicacao_159-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/482/indicacao_159-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a concessão de aumento dos vencimentos em favor dos Servidores Públicos Municipais ocupantes de cargos comissionados, a fim de recompor a perda inflacionária, bem com valorizar os servidores.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/485/indicacao_160-_2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/485/indicacao_160-_2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a criação de escolinha de futebol a fim de atender as crianças e jovens (masculino e feminino) do Município. Ressalta que as aulas e treinos poderão ser realizadas nas quadras públicas municipais e no Estádio Municipal, o que irá reduzir drasticamente eventuais custos.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/486/indicacao_161-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/486/indicacao_161-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que fomente junto com a Secretaria de Estado de Saúde –SES, para que o município de Mário Campos seja beneficiado com a disponibilização de medicamentos do Programa Farmácia de Minas.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/487/indicacao_162-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/487/indicacao_162-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito para que delibere junto ao DER um estudo de viabilidade para a construção de um muro de contenção na ribanceira próximo ao radar na MG-040.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Indica ao Executivo a criação do Centro de Referência Psicossocial da cidade.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_164-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_164-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito a aquisição de aparelhos para fisioterapia pélvica.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_165-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_165-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito o recapeamento da Rua Amadeu Amorim Campos.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_166-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_166-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a modernização e outras providências necessárias para operacionalização da Estação de Tratamento de Esgoto já existente no bairro Bela Vista. Ressalta que a coleta dos resíduos já é realizada, entretanto sem o devido tratamento. Assim, pede sejam tomadas medidas, em caráter de urgência, a fim de atender o grave anseio da população.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_167-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_167-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que viabilize instalação de aspersores de irrigação, internet Wi-Fi e Playground no campo do Bom Jardim e no Estádio Municipal Arthur Ferreira Campos.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Edmê do Circular, Pastor Marquinhos, Reinaldo Magalhães, Rogério Prado</t>
   </si>
   <si>
     <t>Cria a Comissão Temporária de Acompanhamento das tratativas entre o Municío de Mário Campos, o Estado de Minas Gerais e a empresa Vale S.A., quanto aos impactos sofridos pelo município durante o período das chuvas do início do ano de 2022, agravados pelo acúmulo de sedimentos de mineração nas áreas lindeiras ao Rio Paraopeba e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_resolucao_02-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_resolucao_02-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBREA A ADEQUAÇÃO DA REDAÇÃO DO §6º DO ART. 18 DA RESOLUÇÃO 01/2012, DE 13 DE DEZEMBRO DE 2012 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MÁRIO CAMPOS) REGRANDO O HORÁRIO DE EXPEDIENTE ADMINISTRATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_resolucao_032022_-_mesa_diretora.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_resolucao_032022_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Suplementar, no valor de R$ 41.000,00 (Quarenta e Um mil reais) através de aproveitamento (parcial) das consignações orçamentárias da Câmara, nos termos do art. 95, VII, da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Suplementar, no valor de R$ 26.000,00 (Vinte e seis mil reais) através de aproveitamento (total ou parcial) das consignações orçamentárias da Câmara, nos termos do art. 95, VII, da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/456/minuta_projeto_de_resolucao_05-2022_recomposicao_alimentacao_2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/456/minuta_projeto_de_resolucao_05-2022_recomposicao_alimentacao_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do auxílio-alimentação dos servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_resolucao_062022_-_mesa_diretora_medalhas.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_resolucao_062022_-_mesa_diretora_medalhas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação dos indicados a serem agraciados com a Medalha do Mérito Legislativo, nos termos do art. 95, VII, da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_resolucao_072022_-_mesa_diretora.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_resolucao_072022_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Licença Sem Remuneração para Tratar de Interesse Particular, ao Vereador Marcos Antônio Araújo, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/171/minuta_plc_estrutura_cmmc_2022_vfinal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/171/minuta_plc_estrutura_cmmc_2022_vfinal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o modelo de gestão e a estrutura organizacional da Câmara Municipal de Mário Campos/MG.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/172/minuta_plc_pccv_mc-mg_2022_vfinal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/172/minuta_plc_pccv_mc-mg_2022_vfinal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Vencimentos dos servidores da Câmara Municipal de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/232/plc_03-2022_executivo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/232/plc_03-2022_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS II E III DA LEI COMPLEMENTAR Nº 31, DE 8 DE MAIO DE 2008, E SUAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/249/plc_04-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/249/plc_04-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VALORES DE VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO, EM CUMPRIMENTO A NORMA FEDERAL DO PISO NACIONAL SALARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/250/plc_05-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/250/plc_05-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE MONITOR DA EDUCAÇÃO INFANTIL, PROFESSOR DA EDUCAÇÃO INFANTIL E ESPECIALISTA EM EDUCAÇÃO DA EDUCAÇÃO INFANTIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/361/pl_26-2022-executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/361/pl_26-2022-executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Consolida a Estratégia Saúde da Família – ESF; o Núcleo de Apoio à Saúde da Família – NASF, o Programa de Agentes Comunitários de Saúde e o Programa Agente de Combate às Endemias, cria funções públicas para atender a esses programas e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_lei_complementar_082022_vacatio_legis_lcs_109_e_110-2022.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_lei_complementar_082022_vacatio_legis_lcs_109_e_110-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação dos prazos de vacatio legis das Leis Complementares 109 e 110, ambas de 27 de abril de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PL 19-2022 - DISPÕE SOBRE O PROGRAMA DE ESTÍMULO À IMPLANTAÇÃO DAS TECNOLOGIAS DE CONECTIVIDADEMÓVEL PARA VIABILIZAR A CHEGADA DA TECNOLOGIA DE QUINTA GERAÇÃO (5G) NO MUNICÍPIO DE MÁRIO CAMPOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4276,68 +4276,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_03-2022_-_marcos_-_reuniao_atingidos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_04-2022_-_rogerio_-_patrulha_agricola.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_05-2022_-_rogerio_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_06-2022_-_rogerio_-_balneario_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_09-2022_-_sammantta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_10-2022_-_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_15-2022_-_reinaldo_caminhao_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_17-2022_-_ludimila__codema.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_18_-2022_-_reinaldo__iptu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_22_-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_23-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_24-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_25-2022_-_sammantta_farmacia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_26-2022_-_reinaldo_carretas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_28-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_conjunto_-_29-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_conjunto_-_32-2022_-_daniela_isaias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_33_-_2022_-_rogerio_-_informacoes_indicacao_50_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_34_-_2022_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_35_-_2022_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_36_-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_37_-_2022_-_rogerio_-_informacoes_mariotrans.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_38_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_39_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_40_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_41-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_42-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_43-2022_-_sammannta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_45_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_46_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_47-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_49_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/306/requerimento_50_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_51_-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_conjunto_52-2022_-_emendas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_53_-2022_-_sammantta_placas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_cecelsma_-_medico_24h.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_55_-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_56_-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_58_-_2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_conjunto_-_59-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_conjunto_-_60-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_conjunto_-_61-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_62-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_63-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/360/requerimento_64-2022_-daniela_reinaldo_ludimila_edme.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_65-2022_-edme.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_66-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_67-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_68-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_conjunto_-_69-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_71-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_72-_2022_-_daniela_edme_isaias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_73-2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_74-2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_75-2022-ludimila.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_76-2022-ludimila.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_77-2022-ludimila.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_78-2022-cecelsma.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_79-2022-ludimila.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_80-2022-daniela.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_81-2022-ludimila.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_82-2022-cecelsma.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_83-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_84-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_86-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_87-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_88-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_90-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_91-2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/477/requerimento_92_-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/478/requerimento_93-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/479/requerimento_94-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_95-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_96_-_2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_97_-_2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_98_-_2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_conjunto_-_99_-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_100-2022_-_ludimila_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_101-2022_-_marcos_antonio_licenca.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_102-2022-daniela.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_103_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_104_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_105_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_106_-_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_107_-_daniela_ludimila_sammantta_edme.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_108-2022_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_109_-_ccj_secretarios.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_02-2022-_ver._daniela.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/199/pl_05-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/200/pl_06-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/212/pl_07-2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/230/pl_08-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/231/pl_09-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/300/pl_11-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/301/proposta_orcamentaria_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/310/pl_13-2022_-_enchentes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/313/pl_14-2022-_cicloturismo_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/314/pl_15-2022_-_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/324/pl_16-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/325/pl_17-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/350/pl_19-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/347/pl_20-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/349/pl_22-2022-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/352/pl_23-2022_-_ver._edme.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/353/pl_24-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/354/pl_25-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/368/pl_27-2022_-_sammantta_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/369/pl_28-2022_-_sammantta_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/388/pl_28-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/389/pl_29-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/390/pl_30-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/391/pl_31-2022_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/404/pl_32-2022_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/408/pl_34-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/409/pl_35-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/410/pl_36-2022_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/411/pl_37-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/412/pl_38-2022_-_proposta_orcamentaria_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/442/pl_39-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/443/pl_40-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/444/pl_41-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/445/pl_42-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/446/pl_43-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/447/pl_44-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/462/pl_45-2022_-_ver._sammantta_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/463/pl_46-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/483/pl_47-2022_-_ver._daniela_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/492/minuta_pl_48-2022_rga_parlamentares_2022_oficial.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/484/pl_49_-_ver._sammantta_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/496/pl_50-2022_-_abertura_de_credito_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/497/orcamento_2023_mario_campos_1.zip" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/498/alteracao_ppa_2023_mario_campos_1.zip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/499/alteracao_ldo_2023_mario_campos_1.zip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/501/pl_54_-_cesta_natalina.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/507/pl_55-2022_-_ver._preto_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/515/pl_56-2022_-_ver._isaias_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/163/mocao_01_2022_dia_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/245/mocao_02_2022_dia_do_gari.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/309/mocao_05_2022_-_ver._ludimila_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/383/mocao_06_2022_dia_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/406/mocao_07_2022_-_ver._ludimila_repudio_privatizacao_correios.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_decreto_legislativo_022022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_decreto_legislativo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_decreto_legislativo_07-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_decreto_legislativo_08-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_03-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_05-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_06-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_07-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_08-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_09-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_10-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_11-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_12-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_13-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_14-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_15-2022_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_16-2022_-_reinaldo_base_movel_comunitaria_pm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_18-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_19-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_21-2022-_reinaldo_contratacao_medicos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_22-2022-_reinaldo_maquinas_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_23-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_26-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_27-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_30-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_31-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_32-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_33-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_34-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_35-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_36-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_37-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/233/indicacao_38-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_39-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_41-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_42-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_43-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/244/indicacao_44-2022-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_45-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_46-2022-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_48-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_49-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/255/indicacao_50-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_51_-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_52_-_2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_54_-_2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_55-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_56_-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_57_-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_58_-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_59_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_60_-_2022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_61-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/270/indicacao_62-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_64_-_2022_-_rogerio_reajuste_salarial_operador_agricola.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_65-2022_-_josimar_daniela.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_66-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_67-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_68-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_69-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_70-2022_-_reinaldo_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_71_-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_72-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_73-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_74-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_75_-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_76-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_77_-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_78-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_79-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_80-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_81-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_82-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_83-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_84-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_85-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_86-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_87-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_88-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_89-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_90_-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_91-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_92-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_93-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_94-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_95-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_96-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_97_-_2022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_98-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_99-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_100-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_101-_2022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_102-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_103-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_105-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_106-2022_-_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_107-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_108-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_109-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_110-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_111-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_112-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_113-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_114-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_115-2022_-_edme_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_116-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/392/indicacao_117-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_118-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/395/indicacao_119-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/396/indicacao_120-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/397/indicacao_121-2022-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/398/indicacao_122-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/399/indicacao_123-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_124-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/414/indicacao_125_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/415/indicacao_126_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/421/indicacao_127_-_2022_-_ludimila_daniela_edme.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_129_-_2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_130-_2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_131-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/420/indicacao_132-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/422/indicacao_133-_2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_134-_2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_135-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_136-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_137-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_139-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_140-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_142-2022_-_daniela_edme_ludimila.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_144-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_145-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/451/indicacao_146-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_147-2022_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_148-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/464/indicacao_149-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/465/indicacao_150-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/466/indicacao_151-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_152-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_153-2022-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_155-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/475/indicacao_156_-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/476/indicacao_157_-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/481/indicacao_158-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/482/indicacao_159-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/485/indicacao_160-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/486/indicacao_161-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/487/indicacao_162-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_164-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_165-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_166-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_167-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_resolucao_032022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/456/minuta_projeto_de_resolucao_05-2022_recomposicao_alimentacao_2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_resolucao_062022_-_mesa_diretora_medalhas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_resolucao_072022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/171/minuta_plc_estrutura_cmmc_2022_vfinal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/172/minuta_plc_pccv_mc-mg_2022_vfinal.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/232/plc_03-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/249/plc_04-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/250/plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/361/pl_26-2022-executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_lei_complementar_082022_vacatio_legis_lcs_109_e_110-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_03-2022_-_marcos_-_reuniao_atingidos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_04-2022_-_rogerio_-_patrulha_agricola.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_05-2022_-_rogerio_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_06-2022_-_rogerio_-_balneario_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_09-2022_-_sammantta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_10-2022_-_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/209/requerimento_15-2022_-_reinaldo_caminhao_limpa_fossa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_17-2022_-_ludimila__codema.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_18_-2022_-_reinaldo__iptu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_22_-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/226/requerimento_23-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/227/requerimento_24-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_25-2022_-_sammantta_farmacia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_26-2022_-_reinaldo_carretas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_28-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_conjunto_-_29-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/247/requerimento_conjunto_-_32-2022_-_daniela_isaias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_33_-_2022_-_rogerio_-_informacoes_indicacao_50_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_34_-_2022_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/260/requerimento_35_-_2022_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/262/requerimento_36_-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_37_-_2022_-_rogerio_-_informacoes_mariotrans.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/272/requerimento_38_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/273/requerimento_39_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_40_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/275/requerimento_41-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_42-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/277/requerimento_43-2022_-_sammannta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_45_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_46_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_47-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_49_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/306/requerimento_50_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_51_-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_conjunto_52-2022_-_emendas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_53_-2022_-_sammantta_placas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_cecelsma_-_medico_24h.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_55_-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_56_-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_58_-_2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_conjunto_-_59-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_conjunto_-_60-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/345/requerimento_conjunto_-_61-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_62-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_63-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/360/requerimento_64-2022_-daniela_reinaldo_ludimila_edme.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_65-2022_-edme.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_66-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_67-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_68-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_conjunto_-_69-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/386/requerimento_71-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_72-_2022_-_daniela_edme_isaias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/400/requerimento_73-2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/401/requerimento_74-2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/405/requerimento_75-2022-ludimila.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_76-2022-ludimila.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_77-2022-ludimila.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_78-2022-cecelsma.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_79-2022-ludimila.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_80-2022-daniela.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_81-2022-ludimila.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_82-2022-cecelsma.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/450/requerimento_83-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/452/requerimento_84-2022_-sammannta.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_86-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_87-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_88-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/471/requerimento_90-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_91-2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/477/requerimento_92_-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/478/requerimento_93-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/479/requerimento_94-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_95-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_96_-_2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_97_-_2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_98_-_2022-sammannta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_conjunto_-_99_-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_100-2022_-_ludimila_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/495/requerimento_101-2022_-_marcos_antonio_licenca.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/502/requerimento_102-2022-daniela.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_103_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/509/requerimento_104_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_105_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_106_-_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_107_-_daniela_ludimila_sammantta_edme.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/513/requerimento_108-2022_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_109_-_ccj_secretarios.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/162/pl_02-2022-_ver._daniela.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/199/pl_05-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/200/pl_06-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/212/pl_07-2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/230/pl_08-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/231/pl_09-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/300/pl_11-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/301/proposta_orcamentaria_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/310/pl_13-2022_-_enchentes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/313/pl_14-2022-_cicloturismo_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/314/pl_15-2022_-_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/324/pl_16-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/325/pl_17-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/350/pl_19-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/347/pl_20-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/349/pl_22-2022-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/352/pl_23-2022_-_ver._edme.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/353/pl_24-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/354/pl_25-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/368/pl_27-2022_-_sammantta_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/369/pl_28-2022_-_sammantta_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/388/pl_28-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/389/pl_29-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/390/pl_30-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/391/pl_31-2022_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/404/pl_32-2022_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/408/pl_34-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/409/pl_35-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/410/pl_36-2022_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/411/pl_37-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/412/pl_38-2022_-_proposta_orcamentaria_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/442/pl_39-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/443/pl_40-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/444/pl_41-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/445/pl_42-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/446/pl_43-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/447/pl_44-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/462/pl_45-2022_-_ver._sammantta_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/463/pl_46-2022_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/483/pl_47-2022_-_ver._daniela_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/492/minuta_pl_48-2022_rga_parlamentares_2022_oficial.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/484/pl_49_-_ver._sammantta_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/496/pl_50-2022_-_abertura_de_credito_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/497/orcamento_2023_mario_campos_1.zip" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/498/alteracao_ppa_2023_mario_campos_1.zip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/499/alteracao_ldo_2023_mario_campos_1.zip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/501/pl_54_-_cesta_natalina.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/507/pl_55-2022_-_ver._preto_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/515/pl_56-2022_-_ver._isaias_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/163/mocao_01_2022_dia_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/245/mocao_02_2022_dia_do_gari.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/309/mocao_05_2022_-_ver._ludimila_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/383/mocao_06_2022_dia_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/406/mocao_07_2022_-_ver._ludimila_repudio_privatizacao_correios.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_decreto_legislativo_022022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_decreto_legislativo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_decreto_legislativo_07-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_decreto_legislativo_08-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_03-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_05-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_06-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_07-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_08-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_09-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_10-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_11-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_12-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_13-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_14-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_15-2022_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_16-2022_-_reinaldo_base_movel_comunitaria_pm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_18-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_19-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_21-2022-_reinaldo_contratacao_medicos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_22-2022-_reinaldo_maquinas_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_23-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_26-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_27-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_30-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_31-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_32-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_33-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_34-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_35-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_36-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_37-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/233/indicacao_38-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_39-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_41-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_42-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_43-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/244/indicacao_44-2022-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_45-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_46-2022-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_48-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_49-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/255/indicacao_50-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_51_-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_52_-_2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_54_-_2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_55-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_56_-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_57_-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_58_-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_59_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_60_-_2022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_61-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/270/indicacao_62-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_64_-_2022_-_rogerio_reajuste_salarial_operador_agricola.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_65-2022_-_josimar_daniela.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_66-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_67-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_68-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_69-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_70-2022_-_reinaldo_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_71_-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_72-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_73-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_74-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_75_-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_76-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_77_-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_78-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_79-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_80-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_81-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_82-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_83-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_84-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_85-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_86-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_87-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_88-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_89-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_90_-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_91-_2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_92-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_93-_2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_94-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_95-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_96-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_97_-_2022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_98-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_99-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_100-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_101-_2022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_102-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_103-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_105-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_106-2022_-_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_107-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_108-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_109-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_110-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_111-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_112-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_113-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_114-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_115-2022_-_edme_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_116-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/392/indicacao_117-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_118-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/395/indicacao_119-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/396/indicacao_120-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/397/indicacao_121-2022-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/398/indicacao_122-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/399/indicacao_123-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_124-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/414/indicacao_125_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/415/indicacao_126_-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/421/indicacao_127_-_2022_-_ludimila_daniela_edme.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_129_-_2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_130-_2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_131-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/420/indicacao_132-_2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/422/indicacao_133-_2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_134-_2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_135-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_136-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_137-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_139-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_140-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_142-2022_-_daniela_edme_ludimila.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_144-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_145-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/451/indicacao_146-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_147-2022_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_148-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/464/indicacao_149-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/465/indicacao_150-2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/466/indicacao_151-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_152-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_153-2022-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_155-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/475/indicacao_156_-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/476/indicacao_157_-_2022_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/481/indicacao_158-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/482/indicacao_159-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/485/indicacao_160-_2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/486/indicacao_161-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/487/indicacao_162-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_164-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_165-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_166-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_167-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_resolucao_032022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/456/minuta_projeto_de_resolucao_05-2022_recomposicao_alimentacao_2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_resolucao_062022_-_mesa_diretora_medalhas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_resolucao_072022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/171/minuta_plc_estrutura_cmmc_2022_vfinal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/172/minuta_plc_pccv_mc-mg_2022_vfinal.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/232/plc_03-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/249/plc_04-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/250/plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/361/pl_26-2022-executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_lei_complementar_082022_vacatio_legis_lcs_109_e_110-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="145" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>