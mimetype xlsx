--- v0 (2025-10-06)
+++ v1 (2026-06-15)
@@ -54,6190 +54,6190 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/526/requerimento_no_01-2023_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/526/requerimento_no_01-2023_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 •	 A secretaria de saúde tinha ciência do fato ocorrido?_x000D_
 •	 Quais providências podem ser tomadas pela secretaria de saúde diante do relato apresentado?_x000D_
 •	 É possível que a cidadã autora do relato consiga ser atendida, juntamente com seus filhos, de forma excepcional, por outro profissional do município, diante do ocorrido, para que seus exames sejam vistos e outra consulta realizada?</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/540/requerimento_no_02-2023_sammantta_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/540/requerimento_no_02-2023_sammantta_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEREM que o Executivo apresente um plano de ação para sanar o problema de erosão na Avenida Governador Magalhães Pinto, na altura do número 1.548, demanda já apresentada através do ofício de nº45/2022.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_03-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_03-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo encaminhe a esta Casa Legislativa cópia do convênio firmado junto a Policia Militar e Policia Civil junto com as respectivas prestações de contas dos mesmos.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pastor Marquinhos, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_04-2023_sammantta_rogerio_pr_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_04-2023_sammantta_rogerio_pr_marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUEREM instalação de uma comissão especial pelo prazo de 2 (dois) anos para acompanhar as tratativas do acordo firmado entre Estado de Minas Gerais e Vale S.A dentro do Município de Mário campos.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_05-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_05-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 •	Por qual motivo não foram realizadas prestações de contas em 2022 aos conselheiros municipais de saúde?_x000D_
 •	Solicitamos que seja enviada à esta casa a prestação de contas dos gastos com a saúde do município, de forma detalhada, referente aos anos de 2022 e 2021._x000D_
 •	Qual a atual composição do Conselho Municipal de Saúde?_x000D_
 •	Solicitamos cópia do Regimento Interno do Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>COSPMDE - Comissão de Obras e Serviços Públicos Municipais e Desenvolvimento Econômico</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/544/requerimento_no_06-2023_cospemde.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/544/requerimento_no_06-2023_cospemde.pdf</t>
   </si>
   <si>
     <t>Requer que sejam fornecidas informações acerca das obras públicas municipais planejadas para o corrente ano._x000D_
 _x000D_
 Pede-se ainda, que seja informada a previsão de conclusão das obras planejadas, em andamento e paralisadas, bem como o respectivo motivo da paralisação, quando for o caso.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/539/requerimento_no_07-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/539/requerimento_no_07-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre a extensão de iluminação pública na Rua Mariana de Freitas e MG-040:_x000D_
 •	Qual a previsão para que seja realizado?_x000D_
 •	Quais têm sido os impedimentos para que o local não tenha iluminação publica, visto que já foi assunto de indicação e ofícios?_x000D_
 •	Que planejamento a prefeitura tem para beneficiar outros locais que não possuem iluminação pública?_x000D_
 •	O que é feito com o dinheiro da taxa de iluminação da Cemig para a Prefeitura de Mário Campos?</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/553/requerimento_no_08-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/553/requerimento_no_08-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	Porque a obra da Creche do bairro Bela Vista está parada?_x000D_
 •	Qual a previsão de retorno, finalização e inauguração da construção?</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/554/requerimento_no_09-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/554/requerimento_no_09-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	Qual destinação foi dada às telhas retiradas do pátio da Escola Municipal Vereador Weld de Souza Maia?_x000D_
 •	Qual o cronograma da obra do telhado da referida escola?</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ludimila Diretora, Daniela Agostinho, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/555/requerimento_no_10-2023_ludimila_daniela_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/555/requerimento_no_10-2023_ludimila_daniela_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	Se o Poder Executivo Municipal já verificou a possibilidade de:_x000D_
 o	Fornecer o cartão alimentação aos estagiários;_x000D_
 o	Realizar a recomposição da bolsa de estágio paga atualmente.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/557/requerimento_no_11-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/557/requerimento_no_11-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>, REQUEREM informações sobre a redução dos atendimentos do (a) fonoaudiólogo (a)._x000D_
 •	Quantos atendimentos realizam mensalmente?_x000D_
 •	Porque foram reduzidos os atendimentos, já que a demanda de crianças especiais amentaram?</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/558/requerimento_no_12-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/558/requerimento_no_12-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM informações por qual motivo NÃO foi contratado o Terapeuta Ocupacional.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Isaías Silva</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/560/requerimento_no_13-2023_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/560/requerimento_no_13-2023_isaias.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo avalie a possibilidade de iniciativa de Projeto de Lei para minorar ou excluir as exorbitantes gratificações a servidores públicos deste Município por compor comissões.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/561/requerimento_no_14-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/561/requerimento_no_14-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações referentes ao andamento da obra da pista de skate no bairro Campo Verde.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Procuradoria Especial da Mulher - PROESMU</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/570/requerimento_no_15-2023_proesmu.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/570/requerimento_no_15-2023_proesmu.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 _x000D_
 •	Por qual motivo o Conselho da Mulher não foi efetivado em Mário Campos?</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/571/requerimento_no_16-2023_sammantta_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/571/requerimento_no_16-2023_sammantta_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Executivo os seguintes esclarecimentos:_x000D_
 _x000D_
 •	Por qual motivo a Escola Municipal Professora Paula Eremita não está em funcionamento?_x000D_
 •	Em caso de planos futuros para a Escola, favor os detalhar.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/572/requerimento_no_17-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/572/requerimento_no_17-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 •	Quantos ônibus Escolares tem no município?_x000D_
 •	Quais as rotas e horários que esses ônibus circulam?_x000D_
 •	Qual valor o município recebe do Governo Estadual para custeio do transporte escolar?_x000D_
 •	O município complementa esse valor? Em caso positivo, apresentar a prestação de contas._x000D_
 •	Por qual motivo os alunos moradores do bairro Funil, da Escola Municipal Tarcísio Campos, do turno da manhã esperam cerca de 40 minutos após o término da aula para serem levados para casa?</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_18-2023_proesmu.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_18-2023_proesmu.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 _x000D_
 •	Quando será divulgado o Protocolo de Atendimento à Mulher Vítima de Violência?</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_no_19-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_no_19-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	Qual a previsão para implementação do reajuste de 14,9% do piso salarial dos trabalhadores e trabalhadoras em educação do Município?</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Edmê do Circular, Reinaldo Magalhães, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_no_20-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_no_20-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam adotadas providências em caráter definitivo ou dar destinação que atenda ao interesse público no lote de propriedade do Município situado na Rua das Orquídeas.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/576/requerimento_no_21-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/576/requerimento_no_21-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:  _x000D_
 Solicito seja informado por V.Exa. se há previsão para construção de gradil ou mureta na Rua da Bahia, no Bairro Tangará, uma vez que nas margens da via existe acentuado declive, o que causa sério risco de acidentes com veículos e até mesmo pedestres.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_no_22-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_no_22-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações acerca da obra de reforma do ESF Amarelo, tais como: _x000D_
 •	Qual o Prazo para conclusão total da obra?</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/578/requerimento_no_23-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/578/requerimento_no_23-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:  _x000D_
 •	Existe a previsão para realização de recomposição salarial em favor dos servidores públicos municipais, conforme requerido por este parlamentar nos termos da Indicação 159/2022?</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_no_24-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_no_24-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>Requerem informações sobre a recomposição salarial dos profissionais nas unidades dos ESF's.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_no_25-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_no_25-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações referentes ao andamento da instalação do departamento de trânsito de Mário Campos.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/587/requerimento_no_26-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/587/requerimento_no_26-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 o	Quantos motoristas concursados o município possui atualmente? E quantos não concursados?_x000D_
 o	Quantos dos motoristas concursados atualmente exercem a função de motorista de escolar? E quantos dos não concursados?_x000D_
 o	Os motoristas que atualmente exercem a função transporte escolar estão lotados em qual secretaria/departamento?_x000D_
 o	Sabendo que esses motoristas podem ser considerados parte do grupo de trabalhadores e trabalhadoras em educação, a prefeitura realiza o reajuste salarial desses funcionários de acordo com os termos do FUNDEB? Se não, qual o critério legal utilizado para isso?_x000D_
 o	O Poder Executivo Municipal possui em seu quadro setorial a função de motorista de ônibus escolar?</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Preto do Bela Vista, Reinaldo Magalhães, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/589/requerimento_no_27-2023_todos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/589/requerimento_no_27-2023_todos.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Executivo os seguintes esclarecimentos:_x000D_
 _x000D_
 •	Quais avanços foram feitos na tratativa sobre o Anfiteatro desde a reunião ocorrida na Câmara com os gerentes de departamentos responsáveis pelo caso?_x000D_
 •	O novo pré-projeto já foi apresentado ao Ministério Público do Trabalho e o Comitê Gestor?_x000D_
 •	Em caso positivo, como estão as tratativas?_x000D_
 •	Em caso de negativa, o que falta para a conclusão do pré projeto?</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/590/requerimento_no_28-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/590/requerimento_no_28-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo encaminhe informações a respeito do valor recebido no ano de 2022 referente a CEFEM e seus respetivos gastos no orçamento.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/591/requerimento_no_29-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/591/requerimento_no_29-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo Municipal nos encaminhe toda a documentação relativa á licitação, contrato e pagamentos efetuados a empresa responsável pela limpeza e capina em nossa cidade na data atual.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Daniela Agostinho, Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/599/requerimento_no_30-2023_reinaldo_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/599/requerimento_no_30-2023_reinaldo_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações acerca da realização dos testes de Leishmaniose visceral canina:_x000D_
 •	Por qual motivo suspenderam os testes de leishmaniose? E qual a previsão para retomada?_x000D_
 •	O município dispõe de meios para realiza-los?_x000D_
 •	Qual o quadro de casos de leishmaniose no município?_x000D_
 •	Qual a previsão de firmar convênio para que ocorra a eutanásia e/ou tratamento para a doença?_x000D_
 •	É possível a realização de parceria junto a FUNED para que aconteçam os testes?_x000D_
 •	Caso a FUNED não retome a ação, qual será a solução adotada pelo município?</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/600/requerimento_no_31-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/600/requerimento_no_31-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER seja realizada fiscalização em relação às empresas de internet fibra óptica no município, uma vez que constantemente são deixados restos de fio, bem como fios pendurados pelas vias públicas, o que traz riscos aos pedestres e condutores de veículos automotores, além de sujar a cidade.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/601/requerimento_no_32-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/601/requerimento_no_32-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações:_x000D_
 •	Quais são os medicamentos de fornecimento obrigatório?_x000D_
 •	Quais medicamentos são fornecidos atualmente para a população de Mário Campos?_x000D_
 •	Quais medicamentos estão em falta atualmente no Município?_x000D_
 •	Qual a motivação da falta de medicamentos?_x000D_
 •	Quais as providências o Poder Público Municipal pode adotar a fim de solucionar o problema da falta de medicamentos?_x000D_
 •	Quais as providências estão sendo ou serão tomadas a fim de solucionar o problema?</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Reinaldo Magalhães, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REQUEREM que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações se existe algum planejamento para melhorias ou uma reforma completa do prédio onde se encontra a Policia Civil no centro de Mário Campos, e se existe qual expectativa de tempo para início.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_no_34-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_no_34-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações:_x000D_
 •	Qual o andamento das obras de construção das moradias populares no Bairro Primavera?_x000D_
 •	Existe por parte da Administração Pública Municipal o interesse e possibilidade em dar andamento nessas obras?_x000D_
 •	Existe alguma possibilidade de firmar parceria junto à Caixa Econômica Federal e Governo Federal para viabilizar a realização?</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_no_35-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_no_35-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação:_x000D_
 _x000D_
 •	Por qual motivo a prefeitura não disponibiliza atendimento veterinário principalmente aos animais que possuem BBC e animais de rua?</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/609/requerimento_no_36-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/609/requerimento_no_36-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo as seguintes informações:_x000D_
 _x000D_
 •	Quais providências estão sendo tomadas para que a Lei 13.935/2019 que Dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de educação básica seja efetivada dentro do município?</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Edmê do Circular, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/610/requerimento_no_37-2023_sammantta_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/610/requerimento_no_37-2023_sammantta_edme.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo a seguinte informação:_x000D_
 _x000D_
 •	Porque não foi construído vestiários ou banheiros na quadra do Bairro Tangará?</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_no_38-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_no_38-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo a seguinte informação:_x000D_
 _x000D_
 •	Quais medidas estão sendo adotadas para implementação da Lei Nº 750/2022?</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_no_39-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_no_39-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo adote medidas para acabar com o desnível no bueiro da Avenida Ronaldo Flausino próximo ao nº 114 (em frente ao estabelecimento “Mondicoisa”).</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_no_40-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_no_40-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo as seguintes informações:_x000D_
 _x000D_
 •	Quantas cestas básicas são distribuídas mensalmente no CRAS?_x000D_
 •	Quantas cestas foram distribuídas no ano de 2022?_x000D_
 •	Quais os critérios para a distribuição e entrega das cestas?_x000D_
 •	Por qual motivo as cestas básicas estão sendo armazenadas no CRAS Tangará? O local tem condições adequadas para armazenamento de alimentos? Favor encaminhar relatório da Vigilância Sanitária._x000D_
 •	O Assistente Social Wendel Dias Gualberto é responsável pelos atendimentos para distribuição de cestas?_x000D_
 •	Conforme a Lei nº 639/2018 a carga horário do Assistente Social é de 30 horas. Por qual motivo o Senhor Wendel Dias Gualberto recebe hora extra? Encaminhar justificativa com comprovantes/relatórios das atividades extras._x000D_
 •	Quem autorizou as horas extras que estão sendo feitas?</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_no_41-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_no_41-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações acerca da instalação das faixas elevadas de pedestres:_x000D_
 _x000D_
 •	Este parlamentar apresentou, por meio da Indicação 125/2022, requerimento para que fossem instaladas faixas elevadas na reta 2, Funil e Bom Jardim. Existe possibilidade para contemplação nas mencionadas localidades?_x000D_
 •	Qual o prazo?</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_no_42-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_no_42-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações acerca das castrações:_x000D_
 •	Qual o motivo da paralização?_x000D_
 •	Existe previsão de retorno do atendimento?_x000D_
 •	Os procedimentos ocorrerão também na região do Bom Jardim?</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_no_43-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_no_43-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações acerca da circular saúde:_x000D_
 •	Recentemente houve a substituição da empresa que prestava o serviço? Caso positivo, qual o motivo?_x000D_
 •	A empresa que assumiu, possui ônibus reserva a fim de não deixar a população desamparada?_x000D_
 •	O ônibus que circula atualmente possui quanto tempo de uso?_x000D_
 •	As questões atinentes à segurança e manutenção do ônibus podem ser atestadas e asseguradas por parte do Executivo municipal?</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_no_44-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_no_44-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER cópia na íntegra  do Contrato e dos empenhos realizados referentes à obra do ESF Amarelo.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Ludimila Diretora, Reinaldo Magalhães, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/625/requerimento_no_45-2023_daniela_outros.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/625/requerimento_no_45-2023_daniela_outros.pdf</t>
   </si>
   <si>
     <t>REQUEREM a seguinte informação: _x000D_
 _x000D_
 •	Por qual motivo a Comissão de Saúde não têm sido convocada para as reuniões que tratam dos assuntos sobre as castrações?</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_no_46-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_no_46-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 •	 Quantas latas de tinta para pintura de faixas de pedestre e demais marcações de trânsito têm disponíveis na Prefeitura?_x000D_
 •	Quais materiais têm disponíveis para produção de placas de trânsito?_x000D_
 •	Qual a previsão para manutenção das faixas de pedestre do município e das placas solicitadas através do nosso mandato?</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_no_47-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_no_47-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: _x000D_
 •	 Quais os procedimentos de segurança adotados nas escolas da rede municipal atualmente? _x000D_
 •	 O Poder Executivo Municipal tem algum plano para aumentar a segurança nesses locais durante o horário de aula das crianças?</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_no_48-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_no_48-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações acerca da varrição, limpeza e capina nos bairros Chácaras Maria Antonieta e Bom Jardim:_x000D_
 •	Atualmente o serviço de varrição é realizado nos bairros acima?_x000D_
 •	 Qual a frequência? _x000D_
 •	Existe previsão para a disponibilização de servidor fixo para ficar à disposição de realizar o serviço com maior frequência? _x000D_
 •	Em outros bairros existe servidor fixo para realizar a atividade de varrição?</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Ludimila Diretora, Pastor Marquinhos, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_no_49-2023_sammantta_ludimila_prmarquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_no_49-2023_sammantta_ludimila_prmarquinhos.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS que seja oficiado o Senhor Prefeito Municipal para que, através do setor competente, encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 1ª) Quantas e quais cirurgias, consultas e exames especializados foram realizadas nos anos de 2021 e 2022? _x000D_
 2ª) Qual o número atualizado de munícipes à espera dos procedimentos citados acima?_x000D_
 3ª) Quais pactuações o município tem assinado no momento?_x000D_
 4ª) Quais medidas efetivas a administração municipal, através da Secretaria de Saúde, estão planejando/executando para zerar ou diminuir as filas?</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_no_50-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_no_50-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo esclarecimentos sobre quais ações estão sendo adotadas para que o município participe do cronograma de regulamentação e transferência de recursos das Leis Paulo Gustavo (LPG) e Aldir Blanc 2 (LAB2).</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_no_51-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_no_51-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER que sejam prestadas as seguintes informações acerca do objeto das indicações 95/2021 e 144/2021:_x000D_
 _x000D_
 •	Existe a previsão para implantação de câmeras de monitoramento (olho vivo) nos logradouros públicos e nas escolas municipais?</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_no_52-2023_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_no_52-2023_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	Estão ocorrendo Atendimentos Educacionais Especializados (AEE)no município atualmente? Em quais horários e escolas?_x000D_
 •	Quantas salas de AEE estão disponíveis dentro da rede municipal de ensino esse ano?</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_no_53-2023_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_no_53-2023_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 o	Cópia integral do curso de capacitação para motorista de ambulâncias ofertado aos motoristas do município;_x000D_
 o	Todos os motoristas de ambulância passaram por esse curso?_x000D_
 o	Qual a validade do curso?_x000D_
 o	Qual a data de vencimento e a data do curso feito por cada um dos motoristas do município que operam ou são capacitados para operar as ambulâncias?_x000D_
 o	Como é feita e quem é o responsável pela verificação da validade desses cursos?</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_no_54-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_no_54-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 o	Quando serão iniciadas as divulgações dos animais disponíveis para adoção no município, conforme a Lei 735/2022?_x000D_
 o	Quais esforços o Poder Executivo Municipal tem feito para possibilitar a divulgação, conforme já diálogos realizados no ano de 2022?</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/644/requerimento_no_55-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/644/requerimento_no_55-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 o	Diante da emenda R$ 84.000,00 (oitenta e quatro mil reais) enviada em 2022 pela Deputada Estadual Beatriz Cerqueira para o processo de regularização da região conhecida como “Boqueirão”, no bairro Tangará, tal processo de regularização já foi iniciado? Se sim, quando? Se não, por qual motivo?</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/650/requerimento_no_56-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/650/requerimento_no_56-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações acerca da limpeza do campo de futebol do Bairro Bom Jardim:_x000D_
 •	Qual a previsão para reforma do Campo?_x000D_
 •	Quem é responsável pela limpeza do Campo? Uma vez que os moradores estão fazendo vaquinha para limpar._x000D_
 •	Qual a previsão para pavimentar as laterais do campo de futebol?</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Daniela Agostinho, Pastor Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_no_57-2023_-_daniela_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_no_57-2023_-_daniela_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações sobre a verba do Conasems para compra de equipamentos para as agentes comunitárias de saúde (ACS) e os agentes de combate às endemias (ACE) do curso técnico de saúde._x000D_
 _x000D_
 •	A verba já está em caixa? Se sim, como está o andamento para compra dos equipamentos?_x000D_
 _x000D_
 •	O que foi feito com o fundo no município de Mário Campos?</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_no_58-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_no_58-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo Municipal nos encaminhe a cópia do contrato administrativo referente prestação de serviço da empresa Limpeza Urbana como foi solicitado no requerimento 29/2023.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/654/requerimento_no_59-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/654/requerimento_no_59-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta casa legislativa informações de que se há previsão para a volta do funcionamento da biblioteca municipal e também seu local de funcionamento.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/657/requerimento_no_60-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/657/requerimento_no_60-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações referentes ao andamento do processo licitatório de contratação de empresa que irá promover extensão e ampliação de rede elétrica em Mário Campos.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Edmê do Circular, Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_no_61-2023_edme_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_no_61-2023_edme_daniela.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações quanto a instalação das divisórias na nova unidade do Cras do bairro Tangará._x000D_
 _x000D_
 •	O setor responsável já foi acionado para visitar o local?_x000D_
 •	Qual a previsão da instalação das divisórias?_x000D_
 •	Os funcionários aguardam ansiosos pela execução desse serviço.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/671/requerimento_no_62-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/671/requerimento_no_62-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 o	Que tipo de obra o Poder Executivo Municipal vai realizar para solucionar o problema de risco de erosão e deslizamento da Rua Mogno no bairro Campo Verde?_x000D_
 o	Já existe um planejamento sobre o caso?_x000D_
 o	Qual a previsão de início e fim e fim das obras?</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_no_63-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_no_63-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 o	Quais as providências tomadas Pelo Poder Executivo Municipal para que sejam computados aos servidores públicos municipais o período suspenso em razão da aplicação do art. 8º da Lei Complementar nº 173/2020, bem como, para que sejam aplicados todos os direitos funcionais, tais como: férias prêmio e quinquênios, decorrentes previstos nas legislações vigentes e previamente existentes à entrada em vigor da referida Lei Complementar?</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente, Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_no_64-2023_cecelsma_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_no_64-2023_cecelsma_edme.pdf</t>
   </si>
   <si>
     <t>REQUEREM a seguinte informação:_x000D_
 Por qual motivo não foram colocadas cortinas nem insufilm nas janelas das salas onde são realizados consultas e exames de prevenção (ginecológicos) nos ESF’s: Branco, Azul e Verde?</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_no_65-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_no_65-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM a seguinte informação:_x000D_
 _x000D_
 Qual a previsão de reforma no ESF Verde?</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_no_66-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_no_66-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM cópia do contrato de posse do Campo de Futebol de Bom Jardim.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_no_67-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_no_67-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 Qual a previsão para início do processo de instalação de:_x000D_
 -	Câmeras e sistemas de monitoramento;_x000D_
 -	Detectores de metais nas entradas das escolas._x000D_
 -	Grades nas janelas das instituições de ensino e a creche municipal de Mário Campo, e também a contratação de vigias para as escolas e creche.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/677/requerimento_no_68-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/677/requerimento_no_68-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal seja informado se há previsão e interesse do Município em promover a devida urbanização da Rua do Campo, no bairro Reta através do REURB, e em caso positivo, seja informado o cronograma.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_no_69-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_no_69-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 o	Qual a previsão para instalação de faixas de pedestres elevadas na cidade?_x000D_
 o	Em especial, qual a previsão para instalação de uma faixa elevada na Avenida Floresta próximo à Lagoa e, também, na porta da creche do bairro Primavera?</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Pastor Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/679/requerimento_no_70-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/679/requerimento_no_70-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUER da Secretaria de Assistência Social as seguintes informações:_x000D_
 _x000D_
 A-	Como funciona o agendamento no Centro de Referência de Assistência Social (CRAS)?_x000D_
 B-	Quantas cestas são distribuídas por mês?_x000D_
 C-	Quem faz esse controle dos beneficiários?_x000D_
 D-	Por qual motivo a moradora Liliane Marina de Jesus foi agendada para retirada do benefício, com confirmação de data e horário para retirada, não foi contemplada com seu benefício?_x000D_
 E-	Quem é a responsável por esse agendamento? E nesse caso de quem foi o erro?_x000D_
 F-	Referente a demanda das solicitações de cestas básicas, os números atendem a população?</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/680/requerimento_no_71-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/680/requerimento_no_71-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre a rede de esgoto nos Bairros Bom Jardim, Maria Antonieta, Jardim Primavera, Tangará e Palmeiras._x000D_
 •	Qual a previsão para construção da rede de esgoto?_x000D_
 •	Existe algum projeto ou levantamento financeiro da obra? (Se sim encaminhar ao nosso gabinete).</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_no_72-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_no_72-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre a recomposição salarial dos funcionários do NASF e, que seja encaminhado a esta Casa Legislativa o Projeto de lei que trata do reajuste salarial destes profissionais.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_no_73-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_no_73-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo Municipal qual a previsão para manutenção e melhorias na ETE?</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_no_74-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_no_74-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER que seja encaminhado o cronograma de coleta seletiva realizado no município de Mario Campos.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_no_75-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_no_75-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER saber do Executivo Municipal quais ações estão sendo elaboradas para melhorias no esporte.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_no_76-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_no_76-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação:_x000D_
 _x000D_
 o	Em 2022 foi enviada pelo Deputado Federal Rogério Correia uma emenda parlamentar de R$100.000,00 (cem mil reais), a pedido do nosso mandato, para atendimento ao Piso da Atenção Primária no Município, diante disso, quais as medidas o Poder Executivo Municipal tem tomado para cumprimento do mesmo?</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/709/requerimento_no_77-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/709/requerimento_no_77-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo Municipal informações quanto as ações e procedimentos adotados pelo município após sanção da lei que permitiu a adesão à AMIG – Associação do Municípios Mineradores de Minas Gerais.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Isaías Silva, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/758/requerimento_no_78-2023_rogerio_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/758/requerimento_no_78-2023_rogerio_isaias.pdf</t>
   </si>
   <si>
     <t>Requer cópia do processo adminstrativo envolvendo a Prefeitura de Mário Campos e o projeto Anjos da Guarda.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_no_79-2023_cospemde.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_no_79-2023_cospemde.pdf</t>
   </si>
   <si>
     <t>REQUEREM que após aprovação pelo soberano plenário, seja convocado o Gerente do Departamento de Obras e responsáveis pelo setor de licitações.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_no_80-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_no_80-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo a recomposição do Conselho da Cultura e que seja enviada cópia da Portaria de nomeação.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_no_81-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_no_81-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que esta Casa Legislativa realize uma Audiência Pública para tratar da Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_no_82-2023_sammantta_rogerio_pr.marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_no_82-2023_sammantta_rogerio_pr.marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUER:_x000D_
 _x000D_
 a)	Informações sobre o andamento do processo licitatório do ESF Vermelho contendo impreterivelmente um cronograma de datas;_x000D_
 b)	Imediata providência quanto aos buracos abertos no lote;_x000D_
 c)	Limpeza imediata do lote, inclusive com a retirada de entulhos.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Daniela Agostinho, Ludimila Diretora, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_no_83-2023_ludimila_daniela_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_no_83-2023_ludimila_daniela_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação:_x000D_
 _x000D_
 o	Quando o Poder Executivo Municipal pretende realizar o pagamento do piso salarial nacional da enfermagem?</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_no_84-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_no_84-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 o	Foi feito o impacto financeiro do reajuste da bolsa estágio do município? Se sim, solicito que seja encaminhado. Se ainda não, solicito que seja apresentada a justificativa._x000D_
 o	Existe uma previsão para o reajuste da bolsa estágio concedida aos estagiários do município?_x000D_
 o	Já existe uma estimativa de porcentagem ou valor em reais do reajuste do valor da bolsa?_x000D_
 o	Foram realizados estudos financeiros a respeito da possibilidade de concessão do cartão alimentação aos estagiários no município?</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_no_85-2023_ceva.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_no_85-2023_ceva.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações e solicitações:_x000D_
 _x000D_
 a)	A reforma não contemplou melhorias na iluminação da pista de caminhada, coreto e do passadiço. Com essa constatação viemos até aqui solicitar informações se existe a pretensão ou algum estudo/processo em andamento referente a melhoria da iluminação?_x000D_
 _x000D_
 b)	Enquanto não acontece de forma efetiva a melhoria da iluminação na praça, solicitamos em caráter de urgência que seja realizado algumas podas que estão atrapalhando a iluminação no local.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente, Isaías Silva, Preto do Bela Vista</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_no_86-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_no_86-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM a seguinte informação:_x000D_
 ●	Já existe uma previsão para agendamento de mesa de negociação com representantes do SindUTE Subsede Betim, para dialogar acerca da pauta de reivindicações dos trabalhadores em educação, conforme já solicitado pelos mesmos?</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/734/requerimento_no_87-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/734/requerimento_no_87-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação:_x000D_
 _x000D_
 •	Por qual motivo não foi colocado placa informativa com valor e prazo da obra da faixa elevada, na Avenida Ronaldo Flausino bairro Vila São Tarcísio em frente à Igreja Matriz Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/735/requerimento_no_88-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/735/requerimento_no_88-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de quais ações de prevenção, tratamento, recuperação, estudos, e reinserção social dos usuários e dependentes químicos do município? O município recebe algum recurso? E o como são utilizados esses recursos?</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_no_89-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_no_89-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre o andamento do Programa Minha Casa Minha Vida? _x000D_
 •	Quais providências têm sido tomadas pela Prefeitura?_x000D_
 •	A prefeitura realizou projetos para que o Programa seja realizado na Cidade, como tem sido os investimentos acerca do assunto?_x000D_
 •	Como tem sido o diálogo com a Metropolitana B e com a empreiteira responsável pela execução?</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_no_90-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_no_90-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações como é aderência do Programa Saúde nas Escolas?_x000D_
 a)	Como a prefeitura pretende investir pra dar continuidade e qual é a procedência das secretarias competentes para que o programa tenha eficácia nas escolas?_x000D_
 b)	Como a Prefeitura está aderindo o programa nas escolas e quais ações estão sendo realizadas</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/738/requerimento_no_91-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/738/requerimento_no_91-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações acerca da Indicação 64/2023 se o departamento responsável já encaminhou o profissional para averiguação dos postes tombados na Rua Campo Belo? Se sim, qual foi o procedimento realizado pelo mesmo e qual a previsão para realizar a troca?</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/739/requerimento_no_92-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/739/requerimento_no_92-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações acerca do processo de rede de extensão de iluminação publica da Rua Mariana de Freitas? Qual a previsão?</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/740/requerimento_no_93-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/740/requerimento_no_93-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo cópia do Plano Plurianual Municipal de saúde.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/741/requerimento_no_94-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/741/requerimento_no_94-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER a data prevista para a entrega dos uniformes para os alunos da APAE que já estão disponíveis no município e a data prevista para entrega dos Uniformes do Ensino Regular.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/742/requerimento_no_95-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/742/requerimento_no_95-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	O Poder Executivo Municipal ainda pretende ceder, transferir ou realizar algum outro tipo de contrato com a psicóloga Márcia que atende na rede municipal de saúde, que possa interromper os atendimentos em andamento?_x000D_
 •	Diante dos inúmeros relatos de que a psicóloga Márcia que atende na rede municipal de saúde seria transferida/cedida para outro município, o Poder Executivo de Mário Campos se compromete em mantê-la atendendo na rede pública da cidade para dar continuidade ao tratamento de seus pacientes?</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/745/requerimento_no_96-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/745/requerimento_no_96-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações acerca da aplicação desse recurso, se o dinheiro encontra-se em caixa ou em algum fundo de saneamento básico ou conta específica, ou se foi gasto e, se foi gasto onde foi aplicado, ou se existe alguma programação para aplicação e devolução desse recurso em serviços para redução do impacto sofrido diariamente por nossa população que não tem o serviço de saneamento básico.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_no_97-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_no_97-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>Requerem as seguintes informações sobre o período para aceite ou recusa dados dos candidatos aprovados em concursos municipais:_x000D_
 _x000D_
 Por qual motvio a prefeitura não diminuiu o prazo de chamada dos concursados?_x000D_
 A prefeitura tem interesse em mudar o prazo de chamada? Se sim qual a previsão?</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_no_98-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_no_98-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	 Qual o número total de servidores da educação (professores, especialistas em educação, monitores, auxiliar de secretaria, vigiais patrimoniais, serventes escolares)? Gentileza especificar o número por função. _x000D_
 •	 Em relação aos cargos de professor, especialista em educação e servente escolar, quantos servidores estão contratados em vagas de servidores efetivos que estão em cargos comissionados, licença sem vencimentos, licença saúde, mandato eletivo, mandato classista e outros?_x000D_
 •	 Quantos contratados ocupam as vagas aparentes no município para os cargos de professores, especialistas em educação, monitores, auxiliar de secretaria, vigiais patrimoniais, serventes escolares?_x000D_
 •	 Qual o número de vagas disponível para concurso público para os cargos citados anteriormente?</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/761/req_99_1.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/761/req_99_1.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal a revogação imediata do decreto nº 1.320 de 28 de junho de 2023.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_no_100-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_no_100-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM a relação de abastecimento e quilometragem por veículo dos carros lotados da Secretaria de Saúde, no período de 01 Janeiro de 2022 à 31 de julho de 2023.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_no_101-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_no_101-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM informações acerca do cargo de Assessor Técnico II do senhor Cassiano Lopes e que assume como Coordenador Administrativo do 24hs.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/768/requerimento_no_102-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/768/requerimento_no_102-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 o	O Poder Executivo já realizou o levantamento da demanda para aquisição dos venoscópios?_x000D_
 o	Se sim, já iniciou o processo de licitação? _x000D_
 o	Se não, qual a justificativa?_x000D_
 o	Caso já exista um processo licitatório ou previsão de realização, o Município já possui alguma previsão de quando os aparelhos chegarão às unidades de saúde?</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_no_103-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_no_103-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal preste as seguintes informações acerca dos resíduos que estão sendo descartados diretamente na natureza nas proximidades da ETE do bairro Bela Vista:_x000D_
 _x000D_
 •	Quais são os resíduos que atualmente são descartados sem o devido tratamento?_x000D_
 •	Existe alguma análise em relação aos impactos ambientais?_x000D_
 •	Existe a possibilidade de contratação de empresa especializada para realização de análise dos resíduos?</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/788/requerimento_no_104-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/788/requerimento_no_104-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUER que esta Casa Legislativa realize uma Audiência Pública com a empresa LAMIPLAST, localizada no bairro Bela Vista.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/789/requerimento_no_105-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/789/requerimento_no_105-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal preste as seguintes informações acerca da pintura, sinalização e instalação de placas de advertência das faixas elevadas:_x000D_
 •	Por qual motivo não foram realizados os mencionados serviços até a presente data?_x000D_
 •	Quais a previsão para realização?</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/790/requerimento_no_106-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/790/requerimento_no_106-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM informações acerca da castração de animais de rua sem tutor. Quando e como será essa castração? Estima-se uma previsão ainda este ano?</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/791/requerimento_no_107-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/791/requerimento_no_107-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações referentes a Indicação, Requerimentos e respectivas respostas citados e anexados a este documento, onde não foi efetivamente observado alguma melhora ou solução a demanda ou problemas apresentados dentro dos prazos informados nas respostas dadas pelo executivo._x000D_
 _x000D_
 •	Indicação nº 60 de 04 de Maio de 2022 com resposta no Ofício nº 331/2022;_x000D_
 •	Requerimento nº 02 de 23 de Fevereiro de 2023 com resposta no Ofício nº 04/2023;_x000D_
 •	Requerimento nº 14 de 07 de março de 2023 com resposta no Ofício nº 173/2023;_x000D_
 •	Requerimento nº 60 de 03 de maio de 2023 com resposta no Ofício nº 268/2023.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_no_108-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_no_108-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER:_x000D_
 o	A lista detalhada e discriminada por categoria de todos os cargos da educação preenchidos por contrato, incluindo os de professor, servente escolar, vigia, auxiliar de secretaria, monitor e especialista, acompanhado da justificativa para cada um dos contratos._x000D_
 o	Requerer o número exato e discriminado por categoria de todas as vagas aparentes referentes aos cargos da educação, bem como o detalhamento de quais vagas estão ou não preenchidas.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_no_109-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_no_109-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação:_x000D_
 _x000D_
 o	Existe previsão de agendamento da cirurgia de hérnia inguinal do Sr.  Vitor Hugo Teles Fernandes de Souza?</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/794/requerimento_no_110-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/794/requerimento_no_110-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação:_x000D_
 _x000D_
 o	Existe previsão de agendamento das consultas oftalmológica e ginecológica para a Sra. Maria das Graças Anjos Silva? E de realização da radiografia?</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/795/requerimento_no_111-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/795/requerimento_no_111-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação:_x000D_
 _x000D_
 o	Existe previsão de agendamento do risco cirúrgico da menor G. P. R.?</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/796/requerimento_no_112-2023_sammantta_rogerio_pr_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/796/requerimento_no_112-2023_sammantta_rogerio_pr_marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 _x000D_
 a)	A obra do ESF Vermelho terá andamento nesta gestão? _x000D_
 b)	Quando será feita a nova licitação?</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/797/requerimento_no_113-2023_proesmu.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/797/requerimento_no_113-2023_proesmu.pdf</t>
   </si>
   <si>
     <t>, REQUEREM as seguintes informações: _x000D_
 _x000D_
 •	Porque o Conselho da Mulher não foi instalado?_x000D_
 •	Foi feito Edital de Chamamento Público para preenchimento das vagas?</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Daniela Agostinho, Pastor Marquinhos, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/798/requerimento_no_114-2023_ceva.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/798/requerimento_no_114-2023_ceva.pdf</t>
   </si>
   <si>
     <t>REQUEREM que seja realizada uma Audiência Pública para tratar sobre o PTR (Programa de Transferência de Renda) no município de Mário Campos.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Ludimila Diretora, Pastor Marquinhos, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_no_115-2023_ceva.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_no_115-2023_ceva.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo esclareça o uso do recurso do repasse da Lei Estadual nº 23.830/21 que destinou ao município a quantia de R$ 1.950.000,00 (um milhão e Cinquenta mil reais), conforme informações constantes no site do Tribunal de contas do Estado de Minas Gerias.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_no_116-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_no_116-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal municipal realize pavimentação do trecho onde se está sendo feito limpeza nas lateriais da pista da Avenida Governador Magalhães Pinto, no Bairro Reta 2(Reta do Jacaré) mais precisamente do lado direito no sentido do funil para o centro e também instalação de canaletas para escoamento de água pluvial para evitar futuros problemas na área.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/805/requerimento_no_117-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/805/requerimento_no_117-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre a instituição do Conselho Municipal da Pessoa com Deficiência – CMPCD._x000D_
 _x000D_
  É de interesse do Executivo Municipal que o Conselho seja instituído?_x000D_
 Quais providências a Prefeitura têm tomado para dar agilidade no processo?_x000D_
 Quando a Prefeitura pretende instituir o Conselho?</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_no_118-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_no_118-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação:_x000D_
 _x000D_
 •	Quando o Poder Executivo Municipal pretende iniciar o repasse do valor complementar referente ao piso da enfermagem?</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_no_119-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_no_119-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 •	Foram realizados estudos mais específicos sobre a instalação da cortina atirantada no buraco/barranco da Rua Mogno?_x000D_
 •	Foi realizado ou iniciado o processo de contratação de empresa especializada para os estudos técnicos e projetos executivos para a realização da obra de contenção no referido buraco?</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_no_120-2023_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_no_120-2023_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 •	Qual a periodicidade de limpeza das quadras poliesportivas do Município?_x000D_
 •	Existem lixeiras instaladas em todas as quadras municipais?_x000D_
 •	O Município tem tambores de lixo ou lixeiras grandes instaladas para os usuários das quadras poliesportivas? _x000D_
 •	Existe a possibilidade de instalação desses tipos de lixeiras nas quadras dos bairros Campo Verde, Reta 1 (Vila Ondina), Tangará e Primavera.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_no_121-2023_ceva.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_no_121-2023_ceva.pdf</t>
   </si>
   <si>
     <t>REQUEREM que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações de quais sãos os valores repassados até o momento ao município de Mário Campos referente as verbas de reparação do anexo 1.3 apresentado pelo representante do Estado Sr. Luiz Fernando na audiência Pública do dia 22 de junho de 2023 com o Tema Saúde dos atingidos pelo rompimento da barragem de Brumadinho? E qual é plano de trabalho para investimento desta verba?</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_no_122-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_no_122-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 1)	O Poder Executivo Municipal pretende fornecer o cartão alimentação aos estagiários?_x000D_
 a)	Se sim, quando?_x000D_
 b)	Se não, por quê?</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_no_123-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_no_123-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa Legislativa de acordo com a resposta do Requerimento nº 96 de 21 de junho de 2023 respondido pelo ofício nº 322/2023, informações de qual o valor em média anual recebido através da taxa de esgoto sanitário estipulada na lei complementar nº 92 de 20 de dezembro de 2017 que é cobrado junto com o IPTU?</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_no_124-2023_ceva.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_no_124-2023_ceva.pdf</t>
   </si>
   <si>
     <t>Requerem que o Poder Executivo Municipal encaminhe a esta Casa legislativa informações acerca da evolução das tratativas com a empresa Vale S/A, Comitê  Compromitente ou Instituições de Justiça acerca da implantação da rede de esgoto que será executada pela Vale:_x000D_
 _x000D_
 Como está a evolução da construção da proposta ou projeto para a implantação da rede coletora e tratamento?_x000D_
 _x000D_
 Quais os bairros serão beneficiados por essas obras?_x000D_
 _x000D_
 Já se tem algum prazo estabelecido para início e fim das obras?</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Pastor Marquinhos, Rogério Prado</t>
   </si>
   <si>
     <t>REQUEREM Informações sobre o motivo pelo qual não houve coleta seletiva no bairro Campo Verde nos dias 18 e 19 de agosto de 2023.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_no_126-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_no_126-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER informações de que se há medidas já adotadas ou em planejamento referente a prevenção, a estruturação da defesa civil, se há obras de contenção ou de desobstruções ou ampliação de drenagens para que possa reduzir ou impedir por completo o alagamento das vias da nossa cidade e em especial a avenida Governador Magalhães Pinto, rua Aleixo Campos e rua Três Irmãos ou qualquer outra obra a fim de sanar problemas relacionados ao período chuvoso.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/822/requerimento_no_127-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/822/requerimento_no_127-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal preste as seguintes informações acerca das encostas situadas às margens da MG-040, entre os bairros Bom Jardim e o Centro:_x000D_
 •	Existe um diálogo entre o Município e o Governo do Estado no sentido de promover ações a fim de minimizar os problemas que podem ser causados por eventuais deslizamentos de terra?_x000D_
 •	Existe a possibilidade de realizar remoção da terra antes do início do período chuvoso?</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_no_128-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_no_128-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal preste as seguintes informações acerca da instalação dos aspersores de irrigação no Campo do Bom Jardim:_x000D_
 •	Por qual motivo a instalação não fora contemplada no projeto da reforma do campo?_x000D_
 •	Existe previsão para instalação?</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/825/requerimento_no_129-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/825/requerimento_no_129-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	O Poder Executivo Municipal já recebeu o repasse do valor de assistência financeira complementar da União destinada ao cumprimento do piso salarial nacional de enfermeiros, técnicos e auxiliares de enfermagem e parteiras para os meses de maio, junho, julho e agosto? _x000D_
 •	Se sim, quando e quanto?</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/826/requerimento_no_130-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/826/requerimento_no_130-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	Qual a previsão para asfaltar a entrada da creche do Bela Vista?_x000D_
 •	Existe a possibilidade de molhar a entrada da creche mais vezes durante o dia (sabemos que é feita duas vezes por dia), devido a poeira do local?</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_no_131-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_no_131-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	O Poder Executivo Municipal tem algum planejamento para reforma a sala das Agentes de Saúde e Endemias e da cozinha do ESF Verde?_x000D_
 •	Se sim, qual a previsão? Já foi feita uma solicitação formal ao proprietário do imóvel?</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/833/requerimento_no_132-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/833/requerimento_no_132-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo as seguintes informações e documentos:_x000D_
 _x000D_
 1.	Total da folha de pagamento de agosto de 2023;_x000D_
 2.	Número de funcionários efetivos, contratados, comissionados e agentes políticos com suas respectivas funções e lotações.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/834/requerimento_no_133-2023_sammantta_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/834/requerimento_no_133-2023_sammantta_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo o detalhamento mensal do número de cestas básicas distribuídas no ano de 2023 através do benefício eventual.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/835/requerimento_no_134-2023_todos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/835/requerimento_no_134-2023_todos.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 Foram feitas correções do projeto que foi encaminhado ao compromitente?_x000D_
 Foi elaborado o TAC que firma o compromisso com as oficinas com as planilhas de custos?_x000D_
 Já há previsão de defesa do projeto junto ao Comitê Gestor?</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/836/requerimento_no_135-2023_daniela_sammantta_edme_isaias_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/836/requerimento_no_135-2023_daniela_sammantta_edme_isaias_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre a reforma do campo de futebol em Bom Jardim._x000D_
 No projeto de reforma a prefeitura vai colocar uma fossa para a o esgoto a céu aberto que desce da rua de cima e cai atrás da trave do campo?_x000D_
 Quais providências a prefeitura têm para que esse problema não afete novamente o campo?</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_no_136-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_no_136-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo esclarecimentos sobre pagamento de horas extras conforme denúncia em anexo.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_no_137-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_no_137-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo cópia do levantamento do custo da Obra que indicava a pavimentação asfáltica para a Rua Anselmo José Henriques do Bairro Bom Jardim e a justificativa pela obra não ter sido realizada até o momento.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_no_138-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_no_138-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre o projeto da rede de extensão de iluminação pública._x000D_
 Quando a prefeitura pretende apresentar o projeto?_x000D_
 Qual a previsão para que as obras de extensão de iluminação pública comecem?</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_no_139-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_no_139-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre o alargamento da Rua João Damasceno Madeira esquina com a Rua Mariana de Freitas._x000D_
 Já foi realizado a contração da empresa para efetuar a obra?_x000D_
 Qual a previsão para execução do alargamento da Rua?</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_no_140-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_no_140-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER urgência no agendamento da consulta de Lorraine Silva da Silva Santos.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_no_141-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_no_141-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo esclarecimentos sobre o motivo da não implementação da Lei 13.935/2019.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Ludimila Diretora, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_no_142-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_no_142-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Executivo esclarecimentos sobre os uniformes escolares:_x000D_
 _x000D_
 A.	Por que não houve a entrega dos agasalhos e shorts para os alunos?_x000D_
 B.	Existe previsão para entrega ainda este ano?_x000D_
 C.	Existe planejamento para que os uniformes possam ser entregues no início do próximo ano letivo?</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_no_143-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_no_143-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	O Município avaliou a possibilidade de realizar a lavagem da Av. Ronaldo Flausino mais vezes ao longo do dia?_x000D_
 •	Se sim, quando pretende iniciar?_x000D_
 •	Se não, por qual razão?</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_no_144-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_no_144-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	O Município realizou algum tipo de estudo ou análise acerca das condições da água da lagoa do Campo Verde e dos peixes que lá estão? _x000D_
 •	Há algum relatório sobre análise de contaminação da lagoa?</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_no_145-2023_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_no_145-2023_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	O município realizou a instalação de uma régua fluviométrica no leito do Rio Paraopeba?_x000D_
 •	Pretende Realizar?_x000D_
 •	Quando?</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_no_146-2023_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_no_146-2023_isaias.pdf</t>
   </si>
   <si>
     <t>REQUER que seja dispensado/reduzido o prazo de interstício regimental para votação em segundo turno do Projeto de Lei Complementar conforme normas estabelecidas nos artigos 127, parágrafo 3º, inciso 6º e artigo 238 do Regimento Interno da Câmara Municipal de Mário Campos e no artigo 102 da Lei Orgânica que trata da matéria em tela.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_no_147-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_no_147-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER cópia do contrato da reforma do campo de futebol de bom Jardim.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_no_148-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_no_148-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre a revitalização das faixas de pedestres, quebra molas e das faixas de demarcações no Município de Mário Campos._x000D_
 1)	Por qual motivo a prefeitura não tem dado continuidade a revitalização das faixas de pedestre no Município de Mário Campos?_x000D_
 2)	Como tem sido o mapeamento dos locais onde precisam ser revitalizados?_x000D_
 3)	Quantas faixas de pedestres e quantos quebra-molas já foram pintados?_x000D_
 4)	Tem um servidor para realizar as manutenções das pinturas?_x000D_
 5)	Quem é o responsável por fiscalizar os locais revitalizados e por solicitar a compra das tintas, já que é uma demanda muito solicitada e necessária para o Município de Mário Campos?_x000D_
 6)	Por qual motivo a Prefeitura não tem feito demarcações de pare de entrada e saída de veículos nos locais onde tem decorrência de acidentes constantes?</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Daniela Agostinho, Ludimila Diretora, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_no_149-2023_daniela_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_no_149-2023_daniela_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 1)	Qual o percentual do limite de gastos em que se encontra a folha de pagamento?_x000D_
 2)	Qual o percentual do teto de gasto o município vai atingir com o Projeto de Lei Complementar 05/2023?</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/861/requerimento_no_150-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/861/requerimento_no_150-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações sobre a quadra do Jardim Primavera:_x000D_
 1)	Qual a previsão para obra da quadra do Bairro Jardim Primavera ser entregue?_x000D_
 2)	Quais modificações vão ser realizadas na quadra?_x000D_
 3)	A prefeitura fará o muro para dividir a quadra com creche?_x000D_
 4)	A obra tem previsão para ser retomada? Visto que esta parada à meses.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/867/requerimento_no_151-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/867/requerimento_no_151-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER informações acerca da distribuição de fraldas geriátricas._x000D_
 1)	Como é realizada a distribuição?	_x000D_
 2)	São realizadas visitas as pessoas que necessitam das fraldas para que seja feita a entrega delas?_x000D_
 3)	Existe algum cadastro pra que pessoa possa solicitar as fraldas?</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_no_152-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_no_152-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal busque informações junto à empresa Mineral do Brasil se há previsão para realização de sinalização viária e instalação de placas de trânsito em toda a extensão da Rua Três Irmãos, bem como na Rua Aleixo Campos, principalmente, no entroncamento com a MG-040.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Ludimila Diretora, Pastor Marquinhos</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_no_153-2023_ludimila_pr.marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_no_153-2023_ludimila_pr.marquinhos.pdf</t>
   </si>
   <si>
     <t>•	Por quais meios o Poder Executivo Municipal deu publicidade ao Acordo de Cooperação nº 01/2023, celebrado com a ACAMARES?_x000D_
 •	Solicitamos o envio de cópia integral do acordo._x000D_
 •	Foi publicada a celebração do referido acordo no Diário Oficial de Mário Campos? Se sim, quando? Se não, por qual razão?_x000D_
 •	O Município realizou a retirada do entulho do lote destinado à instalação da sede da ACAMARES em Mário Campos, nos termos do art. 2.1. a), da Clausula Segunda do acordo?_x000D_
 •	O Município disponibilizou o maquinário necessário para corrigir o terreno para a instalação da sede da ACAMARES em Mário Campos, nos termos do art. 2.2. a), da Clausula Segunda do acordo?</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_no_154-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_no_154-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	O Poder Executivo Municipal pretende realizar a instalação de lixeiras na Praça da Matriz? _x000D_
 •	Quando?</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_no_155-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_no_155-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	Para qual dos procedimentos da Reurb o Poder Executivo se considera “carente” em relação à alegada “mão de obra”?_x000D_
 •	Foi feita a análise de contratação de uma empresa para suprir tais carências?_x000D_
 •	Quando a Prefeitura diz que está sem mão de obra em seu quadro de funcionários para realizar a Reurb, sobre quais profissionais e para quais procedimentos da Regularização se refere?</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/878/requerimento_no_156-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/878/requerimento_no_156-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	Já existe previsão de instalação de uma barreira de proteção/segurança no canal para escoamento de água de chuva, na entrada da Rua Aleixo Campos, em frente a madeireira, na esquina com a MG-040, para segurança de pedestres e veículos que transitam pelo local?</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_no_157-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_no_157-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal informação sobre a regularização do bairro Balneário Bom Jardim, bem como da Rua do Campo, no bairro Reta 2:_x000D_
 •	Existe previsão para regularização e urbanização destas localidades? Qual?_x000D_
 •	Foi tomada alguma medida a fim de viabilizar a regularização?_x000D_
 •	Existe algum diálogo com a COPASA sobre a possibilidade de realização de novas instalações nos locais?</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_no_158-2023_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_no_158-2023_edme.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da indicação nº 16 do ano de 2023 a qual sugere ao Poder Executivo a instalação de um ponto para captação de água pluvial na Rua Minas Gerais na altura do nº 1050, área mais conhecida como buracão no bairro Tangará, bem como a construção de um acesso para os moradores que ali residem._x000D_
 _x000D_
 •	Já existe algum estudo ou projeto em relação a indicação supracitada acima ?_x000D_
 •	Existe uma data prevista para inicio das obras ?_x000D_
 •	Caso a resposta acima seja positiva, qual a data para término das obras ?</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_no_159-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_no_159-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM a convocação da Secretária de Desenvolvimento Social e da equipe do CRAS – Centro de Referência da Assistência Social, convidando também o Exmo. Sr. Prefeito, a fim de esclarecer denuncia relatada em redes sociais, bem como outras demandas relacionadas à Secretaria.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_no_160-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_no_160-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o executivo esclareça se algum atleta ou entidade do município já foi contemplado pela Lei 756/2022 que dispõe sobre incentivos e benefícios. Em caso positivo, encaminhar o detalhamento das ações com seus respectivos valores.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_no_161-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_no_161-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo esclarecimentos sobre quando será disponibilizado os editais referentes a Lei Paulo Gustavo?</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/898/requerimento_no_162-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/898/requerimento_no_162-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUERER as seguintes informações:_x000D_
 A unidade de atendimento ESF AZUL já está cadastrada no referido programa? Caso ainda não esteja, existe previsão para cadastramento?</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_no_163-2023_rogerio_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_no_163-2023_rogerio_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM que o poder executivo municipal tome providencias referente ao quebra-molas danificado pelo tráfego intenso de carretas na avenida Governador Magalhães Pinto, próximo à antiga sede prefeitura, no centro e o buraco aberto de um lado a outro na avenida Ronaldo Flausino próximo ao n.º 86, em frente a igreja Batista da lagoinha.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_no_164-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_no_164-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo tome providências quanto aos diversos buracos nos calçamentos da cidade</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/901/requerimento_no_165-2023_sammantta_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/901/requerimento_no_165-2023_sammantta_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Executivo os seguintes esclarecimentos:_x000D_
 _x000D_
 A . Porque ainda não ocorreu novo processo licitatório para a construção da Pista de Skate?_x000D_
 B . Existe algum cronograma já previsto para um novo processo licitatório?</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_no_166-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_no_166-2023_daniela.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade de recapeamento em inúmeras Ruas do município. _x000D_
 A Vereadora no uso de suas atribuições legais previstas no Regimento Interno da Câmara Municipal de Mário Campos, após a aprovação do soberano Plenário, REQUERER as seguintes informações:_x000D_
 _x000D_
 Quando será feito o recapeamento das seguintes Ruas: Amadeu Amorim Campos, Orquídeas, Azaléias, Três Irmãos, Mariana de Freitas, Joaquim Luiz da Silva, sossego, Barca ou Via da Draga e parte da Rua Safira, MG 040 altura do Bairro Reta Um.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_no_167-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_no_167-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUERER as seguintes informações:_x000D_
 Qual a previsão de agendamento para cirurgias pediátricas que já se encontram com o risco cirúrgico pronto? Como por exemplo, os menores: Henrique Lopes Morais e Beatriz Eloá Teixeira dos Santos, ambos com três anos de idade e aguardam cirurgia de Adenoide e Amígdalas. _x000D_
 Como se dará o trâmite de marcações das cirurgias, caso os exames de risco cirúrgico venham a vencer, antes do definitivo agendamento?</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente, Reinaldo Magalhães, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_no_168-2023_cecelsma_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_no_168-2023_cecelsma_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 A)	Porque a servidora, ocupante do cargo: Coordenadora das políticas de Atenção Primária de Serviços de urgência/emergência e Pronto atendimento recebeu o Piso da Enfermagem, destinado aos enfermeiros, técnicos de enfermagem e parteiras?_x000D_
 B)	Porque a referida servidora está cadastrada no site CNES (Cadastro Nacional de estabelecimento de Saúde) como enfermeira nos estabelecimentos “Unidade de Vigilância em Saúde” e no “SSAM Serviço de Saúde Mental”?_x000D_
 C)	Quais cargos e funções a referida servidora está designada para efetuar? Favor encaminhar a portaria de nomeação.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_no_169-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_no_169-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	O Poder Executivo Municipal pretende realizar o aumento do valor do salário dos assistentes sociais? _x000D_
 •	Quando?</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_no_170-2023_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_no_170-2023_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 •	O Poder Executivo Municipal aderiu ao Novo PAC do Governo Federal?_x000D_
 •	Pretende aderir?_x000D_
 •	Quais projetos serão e/ou foram apresentados?_x000D_
 •	Quais áreas o Poder Executivo vai priorizar nas solicitações?</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_no_171-2023_cecelsma_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_no_171-2023_cecelsma_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 •	O Poder Executivo tem conhecimento de um local para descarte de lixo e entulho, popularmente conhecido como “bota fora” nos arredores da obra da Creche do Bela Vista? Os entulhos ali depositados, foram colocados pela prefeitura? Existe previsão de retirada de tais materiais?</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_no_172-2023_sammantta_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_no_172-2023_sammantta_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo os seguintes esclarecimentos:_x000D_
 A.	Onde funciona o SSAM – Serviço de Saúde Mental do município de Mário Campos?_x000D_
 B.	Quantos e Quais funcionários fazem parte do SSAM?</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_no_173-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_no_173-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM sejam prestadas as seguintes informações acerca do circular saúde:_x000D_
 •	Existe a possibilidade de substituição da empresa que presta o serviço?_x000D_
 •	Está sendo tomada alguma medida em face da empresa, tendo em vista os constantes transtornos causados aos munícipes pela ineficiência desta?_x000D_
 •	Nos períodos em que não é prestado o serviço em virtude de falhas técnicas dos veículos, é realizado abatimento do valor pago à empresa?</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_no_174-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_no_174-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo cópia capa a capa do processo resultante da emissão da certidão complementar de regularidade de atividade quanto ao uso  e ocupação de solo  municipal emitida  em 20 junho de 2023.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_no_175-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_no_175-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações acerca do empréstimo de caçambas:_x000D_
 •	Existe a possibilidade de o Município locar um terreno ou firmar parceria com outra empresa para realização do serviço?_x000D_
 •	Há previsão de se retornar o serviço de empréstimo de caçamba à população?_x000D_
 •	Há algum estudo quanto à coleta de entulhos e lixo acumulados em determinadas áreas do município?</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/925/requerimento_no_176-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/925/requerimento_no_176-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER que o esclarecimento de por qual motivo as pinturas de faixas elevadas foram realizadas apenas com a cor branca e não intercalando-as cores brancas e vermelhas, para dar maior visibilidade aos motoristas.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_177-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_177-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUERER o número de inscrição e a data de cadastramento no programa PREVINE BRASIL.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_178-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_178-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUERER consulta com psiquiatra infantil para o menor L.A.R, filho de ROSILENE APARECIDA AMORIM, tendo em vista que o menor precisa de acompanhamento, devido ao uso contínuo da medicação “risperidona”.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_179-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_179-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER que as seguintes informações:_x000D_
 a)	Existe um plano de prevenção a acidentes estabelecido junto à/às empresas (as) responsáveis pela linha férrea que corta Mário Campos? Se sim, solicito que seja enviada cópia do projeto._x000D_
 b)	A Prefeitura possui ou pretende criar algum projeto de conscientização sobre acidentes nas linhas férreas? Se já existir, solicito cópia._x000D_
 c)	 Existe algum projeto de cancelas, melhorias da sinalização ou algum outro método de prevenção a acidentes e atropelamos por trem? Solicito cópia dos que existirem.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_180-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_180-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 a)	Quando o Poder Executivo pretende convocar o próximo candidato aprovado no concurso público 01/2019 para o cargo de Assistente Social (cargo hoje que se encontra vago)?_x000D_
 b)	Quando foi feita a última convocação para o referido cargo? _x000D_
 c)	Tratando-se de uma convocatória através de lista de aprovados em concurso público em vigência e levando em consideração que o servidor que exonerou era efetivo e o cargo hoje encontra-se vago, a convocação será para efetivação?</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_181-2023_daniela_ludimila_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_181-2023_daniela_ludimila_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 _x000D_
 Prestação de contas do ano de 2022 e 1º semestre de 2023, das seguintes secretarias: Saúde, Educação e Desenvolvimento Social, bem como departamentos de Esporte e Meio ambiente.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_182-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_182-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUERER as seguintes informações:_x000D_
 Por que ainda não houve a troca dos equipamentos e cadeiras do Conselho Tutelar? _x000D_
 Por que a unidade foi pintada apenas em seu interior, ficando a parte externa sem pintura? e ainda por que não há placa de identificação no local?</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_183-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_183-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações sobre a execução de serviços na rua Custódio Teixeira de Souza, no bairro Chácaras Maria Antonieta:_x000D_
 •	Existe previsão para realização do serviço de poda da vegetação que atualmente está em contato com a rede elétrica?_x000D_
 •	Tem sido realizada a varrição, limpeza e lavagem desta rua?_x000D_
 •	Existe previsão para instalação de meios fios nesta via?</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/946/requerimento_184-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/946/requerimento_184-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações acerca de notificações sobre comprometimento de recursos hídricos enviadas para alguns moradores da rua Três Irmãos e da rua Joaquim Luiz da Silva:_x000D_
 •	Qual a finalidade dessas notificações?_x000D_
 •	Caso o munícipe não se dirija até a Prefeitura, este será penalizado com algum tipo de multa?_x000D_
 •	O Município designou algum servidor para informar aos moradores eventual irregularidade cometida?</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_185-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_185-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER sejam prestadas as seguintes informações acerca da construção de bacias de contenção na rua Três Irmãos:_x000D_
 •	Quais as medidas a Prefeitura está tomando juntamente à Mineral do Brasil a respeito da viabilização desta obra?</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_186-2023_edme_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_186-2023_edme_daniela.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da PREVISÃO DO  TERMINO DA REFORMA NO PRÉDIO DA DELEGACIA CIVIL</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_187-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_187-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa se há alguma previsão ou processo licitatório, ou algum contrato em andamento referente a obra do ESF vermelho no bairro Reta 1 que ainda não se iniciou desde sua idealização e é uma obra de suma importância para a população do bairro.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_188-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_188-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa os saldos existentes nas contas publicas, bem como os resto a pagar do período de 01 de maio de 2023 a 31 de outubro de 2023.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_189-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_189-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta casa se os requisitos e processos pendentes para o funcionamento da biblioteca já foram avaliados e finalizados.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_190-2023_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_190-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal encaminhe a esta Casa Legislativa informações referente a solicitação do ofício nº 66/2023 protocolado na prefeitura  municipal no dia 04 de outubro e que tem em seu corpo o seguinte texto:</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_191-2023_rogerio_sammantta_pr.marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_191-2023_rogerio_sammantta_pr.marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUEREM que o Poder Executivo Municipal contacte a empresa que realizou a obra da construção do velório municipal para verificar e sanar os problemas que o prédio está apresentando com trincas nas paredes, o aterro na parte de trás que esta cedendo e danificando a base e toda a estrutura do prédio próximo a essa área.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_192-2023_edme_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_192-2023_edme_daniela.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da INDICAÇÃO 88/2023 QUE SOLICITA VISTORIA  E CAPTAÇÃO NO ESCOAMENTO DE  ÁGUA/ESGOTO NA RUA MINAS GERAIS COM CUIABÁ, BAIRRO TANGARÁ.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Ludimila Diretora, Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_193-2023_ludimila_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_193-2023_ludimila_daniela.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 a)	Existe previsão para que seja feita a manutenção dos passeios da Rua Mariana de Freitas, em especial nas proximidades do Cemitério, e, nos trechos onde não existem passeios ou calçadas, existe previsão para instalação?</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_194-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_194-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: Quais as providências tomadas Pelo Poder Executivo Municipal para que sejam computados aos servidores públicos municipais o período suspenso em razão da aplicação do art. 8º da Lei Complementar nº 173/2020, bem como, para que sejam aplicados todos os direitos funcionais, tais como: férias prêmio e quinquênios, decorrentes previstos nas legislações vigentes e previamente existentes à entrada em vigor da referida Lei Complementar; Diante do fato de outras cidades como Belo Horizonte, Contagem, Brumadinho, dentre outras, já ter “descongelado o período de 1 ano e 7 meses, referente ao período de pandemia, o Poder Executivo já analisou a possibilidade de concessão e da legalidade dos referidos direitos?</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_195-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_195-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: a) Foi feito algum levantamento para realização da rede esgoto nos bairros Tangará e Jardim Primavera? b) Existe previsão para implantação para essas redes de esgoto?</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_196-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_196-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo informe se existe previsão para que seja feita a cirurgia do Sr. Ovídio Gomes.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_197-2023_ludimila_daniela_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_197-2023_ludimila_daniela_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: a) Quantos casos de suspeita de Escarlatina existem no Município atualmente? b) Quantos casos confirmados da doença existem no Município atualmente? c) Existem nas unidades de saúde kits para diagnostico da contaminação pela bactéria causadora da doença? d) Quais medidas de segurança e prevenção o Município tem adotado? e) Está sendo feito ou será feito nos próximos dias algum treinamento com as equipes de profissionais das escolas? f) Está sendo tomada alguma medida de segurança nas escolas? As crianças estão recebendo algum tipo de orientação sobre distanciamento, higiene ou prevenção? g) Está sendo cumprido algum protocolo de higienização dos espaços coletivos nas escolas voltado especificamente à prevenção ao contágio? h) Foi enviado bilhete para os pais orientando sobre precauções, sintomas, tratamento e sobre a importância de procurar um médico em caso de sinais da doença?</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/964/requerimento_198-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/964/requerimento_198-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo os seguinte esclarecimentos: A- O Município de Mário Campos dispõe de Ouvidoria do SUS (Ouvidoria da Saúde)? B- Qual canal disponível para a população entrar em contato?</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_199-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_199-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo informações sobre o valor gasto com massa asfáltica mensalmente no ano de 2023 no Município.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_200-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_200-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo que seja realizada manutenção preventiva para o período chuvoso em todas as estradas rurais do Município. Solicito que no decorrer da manutenção seja feita a abertura de canaletas ou o direcionamento para escorrer as águas pluviais objetivando menores impactos.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_201-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_201-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo esclareça : quando será disponibilizado o cordão de Girassol aos munícipes portadores de transtornos, deficiências ou doenças ocultas, conforme a Lei 792/2023.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/968/requerimento_202-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/968/requerimento_202-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo que sejam tomadas medidas quanto a capina e retirada de entulhos dos passeios que margeiam a MG 040 na região de Bom Jardim e a Avenida Governador Magalhães Pinto, do centro ao bairro Reta II</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_203-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_203-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER que o Executivo apresente cronograma de finalização da pavimentação do acostamento que margeia a Avenida Governador Magalhães Pinto.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_204-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_204-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo esclarecimentos quanto ao cronograma de aplicação da Vacina BCG no Município</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_205-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_205-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo os esclarecimentos pertinentes à reclamação em anexo.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Daniela Agostinho, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_206-2023_daniela_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_206-2023_daniela_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: Quais os critérios utilizados para oferta de transporte para os projetos realizados na FACULDADE ASA DE BRUMADINHO?</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_207-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_207-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: Por que os locais de atendimento a população pertencentes ao Município, como escolas, unidades de saúde e Assistência Social (bolsa família) não recebem capina recorrente? Quais são os critérios utilizados para limpeza dos locais apontados?</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_208-2023_daniela_ludimila_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_208-2023_daniela_ludimila_rogerio.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: Quando será feito o conserto do aparelho de microondas, ar condicionado e a troca do armário de limpeza que se encontra com os pés quebrados com risco iminente de cair?</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_209-2023_cecelsma_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_209-2023_cecelsma_edme.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: Quando será feita a rampa (seja de alvenaria ou de metal) de acesso para facilitar a locomoção no ESF Azul, conforme já solicitado pela comissão CECELSMA em outra oportunidade?</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Pastor Marquinhos, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_210-2023_sammantta_pr.marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_210-2023_sammantta_pr.marquinhos.pdf</t>
   </si>
   <si>
     <t>Requerem do Executivo esclarecimentos quanto ao uso e destinação dos aparelhos de ar-condicionado que se encontram no almoxarifado da Prefeitura.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_211-2023_sammantta_pr.marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_211-2023_sammantta_pr.marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUEREM do Executivo os seguintes esclarecimentos e serviços: A. Quais as medidas estão sendo tomadas para se evitar a perda de itens no almoxarifado visto que o mesmo apresenta vazamentos em vários pontos do telhado? B. Foi feito alguma negociação com o proprietário para sanar os problemas apresentados na estrutura do prédio? C. Existe por parte do Executivo algum planejamento para construção de um novo prédio para abrigar o almoxarifado? D. O Almoxarifado já passou por dedetizações? Quando foi realizada a ultima? Encaminhar as ordem de serviços e documentos referentes as dedetizações ocorridas dentro desta gestão. E. Requerer que seja feita a limpeza da caixa da rede de esgoto interna que está abarrotada de pó de café e outros detritos provenientes do uso da pia. O acumulo dos resíduos torna o ambiente propício para proliferação de baratas, como foi verificado no local no dia da visita feita pelos nobres parlamentares abaixo descritos.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_212-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_212-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo esclareça qual o projeto para o uso do prédio da antiga Câmara e do espaço atrás do Casarão.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/982/requerimento_213-2023_sammantta_pr.marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/982/requerimento_213-2023_sammantta_pr.marquinhos.pdf</t>
   </si>
   <si>
     <t>Requerem do Executivo informações sobre a paralisação da construção da Fisioterapia, localizada no Bom Jardim, especialmente quanto aos seguintes pontos: A. A empresa abandonou a obra? Qual justificativa apresentada? B. Qual valor pago a empresa? Ainda há restos a pagar? C. Qual será o posicionamento do Executivo perante o abandono? D. Quais trâmites serão necessários para que a obra seja retomada? Qual o cronograma de datas?</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_214-2023_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_214-2023_sammantta.pdf</t>
   </si>
   <si>
     <t>REQUER do Executivo os seguintes esclarecimentos: A. Quais bairros estão inseridos no REURB? B. Qual a previsão de conclusão da regularização dos bairros já iniciados? C. Existe previsão para que o REURB seja estendido a outros bairros? D. Qual o valor gasto até o momento com o programa?</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_215-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_215-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação: Quais políticas públicas existem no município para direcionamento da pessoa idosa a instituições de acolhimento quando necessário?</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_216-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_216-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação: O Adicional de Insalubridade tem sido pago aos trabalhadores da limpeza urbana? Em caso de resposta positiva, existem trabalhadores que por algum motivo não recebem o valor?</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_217-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_217-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: Tem sido disponibilizado caminhão pipa para molhar as plantas do jardim? Qual é a frequência?</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_218-2023_daniela_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_218-2023_daniela_edme.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: Por que as referidas caixas de água não foram instaladas? Há previsão para instalação?</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_219-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_219-2023_daniela.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura informe se o município tem interesse em realizar parceria com o Instituto Inhotim em 2024 para inclusão de alunos na Escola de Cordas.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/993/requerimento_220-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/993/requerimento_220-2023_daniela.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura informe se o Município tem implementado algum programa de conscientização sobre o uso de drogas nas escolas e se tem feito parcerias com as escolas estaduais com iniciativas conjuntas entre saúde e educação.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_221-2023_daniela_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_221-2023_daniela_edme.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: Por que o Município não firmou parceria com a EMBRAPA e UEMG, para adesão ao projeto de tratamento de esgoto?</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/995/requerimento_222-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/995/requerimento_222-2023_daniela.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura informe se o Município tem realizado mutirão de vacinação nas escolas.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/996/requerimento_223-2023_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/996/requerimento_223-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal preste as seguintes informações acerca das medidas tomadas em decorrência da indicação 72/2023: Quais as soluções apresentadas para resolver o problema? Quantos imóveis foram isentados do pagamento? Houve divulgação/publicidade sobre a concessão da isenção? Haverá restituição dos valores pagos indevidamente por aqueles que não obtiveram êxito no pedido de ligação de rede de esgoto?</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_224-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_224-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação: Por que ainda não houve mudança de horário no recolhimento de lixo, para horário de temperatura mais amena?</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_225-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_225-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: a) Quando o Poder Executivo pretende instalar ares-condicionados nas salas de aula das escolas municipais? b) Foi feito o levantamento para saber quanto custaria para instalá-los em todas as salas de aula da rede? c) Existe previsão para instalação?</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_226-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_226-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: a) Qual a previsão para realização do Sr. Ronaldo Bento Roque?</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_227-2023_daniela_edme_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_227-2023_daniela_edme_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: a) Quando o Poder Executivo Municipal pretende realizar a construção do muro da quadra do bairro Primavera? b) Quando será feita a reforma dos banheiros e do espaço? c) De quanto em quanto tempo é feita a limpeza e capina?</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_228-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_228-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUER a seguinte informação: Quais diálogos o Município tem tido com a empresa Mineral do Brasil para melhorias na Rua Três Irmãos</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_229-2023_pr.marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_229-2023_pr.marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUER informações a respeito dos seguintes pontos sobre o Centro de Especialidades: a) Motivos para o atraso recorrente nas consultas no Centro de Especialidades. b) Razões para os atrasos dos profissionais da saúde. c) Critérios utilizados para o agendamento das consultas e se há procedimentos para otimizar esse processo. d) Quantos atendimento são feitos por dia  para  ortopedista?</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_230-2023_pr.marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_230-2023_pr.marquinhos.pdf</t>
   </si>
   <si>
     <t>REQUER informações se o município aderiu ao Programa Miguilim (Programa de saúde auditiva e visual nas escolas da rede publica)</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_231-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_231-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações: a) Existe previsão para construção de um passeio na subida do “morrão” (Av. Das Palmeiras) do Campo Verde? b) E existe previsão para a obra de contenção do buracão atrás da Rua Mogno?</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_no_232-2023_reinaldo.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_no_232-2023_reinaldo.docx</t>
   </si>
   <si>
     <t>REQUER a realização de audiência pública com a CEMIG.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1017/requerimento_no_233-2023_reinaldo.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1017/requerimento_no_233-2023_reinaldo.docx</t>
   </si>
   <si>
     <t>REQUER as seguintes informações acerca da possibilidade de utilização da quadra do bairro Reta Um:_x000D_
 •	Em qual o horário a quadra é utiliza pelo Projeto Joias?_x000D_
 •	Em quais horários o munícipe pode utilizá-la? _x000D_
 •	Quem fica responsável pelo controle de acesso?</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_no_234-2023_-_pastor_marquinhos.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_no_234-2023_-_pastor_marquinhos.docx</t>
   </si>
   <si>
     <t>REQUER  esclarecimentos referentes ao agendamento de transporte da saúde realizado no dia 15/11/2023 , para o paciente Eliziario Ferreira Dornas._x000D_
 _x000D_
 a)	No referido agendamento, o paciente necessitava de deslocamento para realizar um exame de extrema importância para sua saúde, conforme orientação médica. Porém, lamentavelmente, o motorista designado para o transporte não o levou alegando que isso resultaria em uma saída de rota, o que colocou em risco a participação do paciente nesse procedimento de saúde imprescindível.O senhor Eliziario alega que o caso e recorrente gostaríamos de saber o que será feito nessa situação?_x000D_
 _x000D_
 b)	Dessa forma, solicito os devidos esclarecimentos sobre as medidas que serão tomadas para evitar que tais incidentes voltem a ocorrer, bem como a garantia de um transporte adequado e seguro para o paciente , assegurando que sua saúde não seja comprometida novamente.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_no_235-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_no_235-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 a)	Quais as medidas o Poder Executivo Municipal pretende tomar para sanar o problema do esgoto correndo a céu aberto na Rua Adutora 2 do Campo Verde?_x000D_
 b)	Em quanto tempo o problema será resolvido?</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_no_236-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_no_236-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 a)	Existe previsão para realização de nova licitação para serviços de transporte individual por taxis no Munícipio?_x000D_
 b)	Quando acaba o período de vigência da última licitação referente a esse tipo de serviço?</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_no_237-2023_sammantta.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_no_237-2023_sammantta.docx</t>
   </si>
   <si>
     <t>REQUER do Executivo a seguinte informação:_x000D_
 _x000D_
 A.	Mediante os problemas enfrentados pelo município sobre o armazenamento e distribuição da cesta básica e considerando as deliberações da Conferência da Assistência Social: O município pretende aderir o cartão alimentação para substituir a cesta básica do benefício eventual?</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_no_238-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_no_238-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações:_x000D_
 _x000D_
 Qual foi a última licitação de fenobarbiturico em gotas realizada pelo Município?_x000D_
 Quantos frascos foram licitados?_x000D_
 Quantos frascos ainda existe disponíveis dessa licitação?_x000D_
 Já existe previsão para nova licitação?_x000D_
 Chegou ao conhecimento do nosso mandato que esses remédios estiveram em falta nos últimos dias, é verdade?</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_no_239-2023_daniela.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_no_239-2023_daniela.docx</t>
   </si>
   <si>
     <t>REQUERER a seguinte informação:_x000D_
 A Secretaria de Obras realizou o conserto estrutural da rede elétrica na lagoa do Campo Verde?_x000D_
 Reiteramos a informação de que a CEMIG, não consegue fazer a troca das lâmpadas sem o referido conserto</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_no_240-2023_daniela.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_no_240-2023_daniela.docx</t>
   </si>
   <si>
     <t>REQUERER as seguintes informações:_x000D_
 O Município pretende realizar a regularização da Rua Valdemar dos Santos? Houve algum diálogo com a população nesse sentido? Existe data para algum alinhamento?</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_no_241-2023_daniela.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_no_241-2023_daniela.docx</t>
   </si>
   <si>
     <t>REQUERER a seguinte informação:_x000D_
 O Município pretende realizar melhorias e recapeamento da Rua do Sossego?</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_no_242-2023_daniela.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_no_242-2023_daniela.docx</t>
   </si>
   <si>
     <t>REQUERER as seguintes informações:_x000D_
 O município pretende realizar a contratação de veterinário para realizar os atendimentos dos animais de rua e das pessoas de baixa renda, cadastradas no Cadastro único para benefícios sociais? Quando ocorrerá essa contratação?</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_no_243-2023_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_no_243-2023_daniela.pdf</t>
   </si>
   <si>
     <t>REQUERER as seguintes informações:_x000D_
 Quem é responsável por lavar a Rodovia MG 040, nos seguintes bairros: Centro, Reta I e Reta II? Em quais horários e com qual freqüência essa limpeza ocorre? O município, por ventura, já realizou algum diálogo com as empresas de mineração que utilizam a via para tratativas em relação à limpeza?</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/requerimento_no_244-2023_cecelsma.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/requerimento_no_244-2023_cecelsma.docx</t>
   </si>
   <si>
     <t>Considerando a resposta a Indicação 134/2023, que trata do adicional de insalubridade aos ACE e ACS, após a aprovação do soberano Plenário, REQUEREM as seguintes informações: _x000D_
 _x000D_
 	Qual o prazo para a análise do corpo técnico e realização dos entendimentos quanto à possibilidade dos referidos pagamentos? Após toda análise e sendo possível, qual seria o prazo para implantação do benefício?</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_no_245-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_no_245-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 a)	Lista detalhada de medicamentos em falta, ou que faltaram no últimos 30 dias, em cada uma das unidades de saúde, incluindo o 24 horas, e no posto de distribuição de remédios._x000D_
 b)	Justificativa para falta de cada um dos medicamentos informados.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/requerimento_no_246-2023_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/requerimento_no_246-2023_cecelsma.pdf</t>
   </si>
   <si>
     <t>REQUEREM as seguintes informações: _x000D_
 _x000D_
 A)	Por qual motivo a servidora ocupante do cargo: Coordenadora das políticas de Atenção Primária de Serviços de urgência/emergência e Pronto atendimento parou de receber a complementação referente ao Piso da Enfermagem, destinado aos enfermeiros, técnicos de enfermagem e parteiras?_x000D_
 _x000D_
 B)	A servidora realizou a devolução dos valores? Por qual motivo?</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/requerimento_no_247-2023_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/requerimento_no_247-2023_ludimila.pdf</t>
   </si>
   <si>
     <t>REQUER as seguintes informações:_x000D_
 _x000D_
 a)	O Poder Executivo Municipal já possui data para utilização da emenda parlamentar de R$ 84.000,00 (oitenta e quatro mil reais) enviada em 2022 pela Deputada Estadual Beatriz Cerqueira para o processo de regularização do “Boqueirão”, no bairro Tangará?</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>CCJLFOTC - Comissão de Constituição, Justiça e Legislação, Finanças, Orçamento e Tomada de Conta</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/requerimento_no_248-_ccj_convoca_secretarios.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/requerimento_no_248-_ccj_convoca_secretarios.docx</t>
   </si>
   <si>
     <t>REQUEREM a convocação do corpo técnico do executivo municipal (Secretários e Gerentes), em datas e horários a serem informados via ofício da Presidência da Casa (anexo), a fim de esclarecer as dúvidas suscitadas pelos representantes do Legislativo quanto ao Projeto de Lei que Estima a receita e fixa a despesa do Município de Mário Campos para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Dispõe sobre a redução do valor da contribuição que versa sobre o custeio dos Serviços de Iluminação Pública e altera a tabela dos percentuais das alíquotas constantes do Anexo III, da tabela XII constante da Lei Complementar nº10 de 31 de dezembro de 2003 -  Código Tributário do Município de Mário Campos, e dá outras providências.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Mário Campos - PMMC</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/519/pl_02-2023_-_executivo_municipal_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/519/pl_02-2023_-_executivo_municipal_.pdf</t>
   </si>
   <si>
     <t>Concede parcelamento dos débitos tributários, bem como anistia sobre multas e juros nos referidos débitos tributários, vencidos até 31 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/520/pl_03-_ver._ludimila_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/520/pl_03-_ver._ludimila_.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Mário Campos, o Mês Maio Furta-cor, dedicado às Ações de Conscientização, Incentivo ao Cuidado e Promoção da Saúde Mental Materna, e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/521/pl_04_-_ver._sammantta_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/521/pl_04_-_ver._sammantta_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão e utilização do cordão de girassol como símbolo para a identificação das pessoas com deficiências ocultas, transtornos e/ou doenças não visíveis fisicamente no Município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/522/pl_05-2023-_ver._pra._marquinhos_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/522/pl_05-2023-_ver._pra._marquinhos_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de Avenida Floresta no trecho do bairro Campo Verde passando a se chamar Avenida Rei Pelé, e dá outras Providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/545/pl_06-2023_ver._reinaldo_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/545/pl_06-2023_ver._reinaldo_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a “Criação de projeto cultural para desenvolvimento das crianças e adolescentes”</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/579/pl_07-2023_ver._ludimila_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/579/pl_07-2023_ver._ludimila_.pdf</t>
   </si>
   <si>
     <t>Proíbe a queima, soltura e manuseio de fogos de artificio e artefatos pirotécnicos de alto impacto sonoro, tecnicamente classificados como “fogos de estampido” e “artigos explosivos”.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/580/pl_08-2023_ver._isaias_.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/580/pl_08-2023_ver._isaias_.pdf</t>
   </si>
   <si>
     <t>“Veda nomeação de bens e logradouros públicos com nome de pessoas condenadas por crime de violência contra a mulher no âmbito do município de Mário Campos e dá outras providências”.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/595/pl_09-2023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/595/pl_09-2023.pdf</t>
   </si>
   <si>
     <t>Institui a política Municipal de Prevenção da Automutilação e do Suícidio a ser implementada pelo município de Mário Campos de aocrdo com a Lei Federal nº 13.819, de 26 de abril de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/631/pl_10-_executivo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/631/pl_10-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 496, de 2 de junho de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl_11.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas públicas municipais e cercanias.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/656/pl_12.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/656/pl_12.pdf</t>
   </si>
   <si>
     <t>Trata da criação do Programa “Adote uma Praça” no município de Mário Campos e dá outras providências”.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo IV da Lei Municipal nº 596 de 31 de julho de 2017 referente aos valores de vencimentos dos servidores públicos e dá outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/688/pl_14-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/688/pl_14-_ludimila.pdf</t>
   </si>
   <si>
     <t>Estabelece protocolo de segurança para as mulheres em casas de festas, discotecas, boates, e bares, cria o Selo Não É Não – Mulheres Seguras no âmbito do Município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDI</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_15_-_mesa_diretora.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_15_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual da remuneração dos servidores do Poder Legislativo do Município de Mário Campos/MG, para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Cesta de Natal aos servidores da Câmara Municipal de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/694/pl_17_-_executivo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/694/pl_17_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 1º, incisos I e II da Lei Municipal n. 437, de 4 de julho de 2012.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>Edmê do Circular, Daniela Agostinho, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Preto do Bela Vista, Reinaldo Magalhães, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pl_18_-_ver._edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pl_18_-_ver._edme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica no município de Mário Campos/MG e dá outras providências.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/708/pl_19_-_ver._reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/708/pl_19_-_ver._reinaldo.pdf</t>
   </si>
   <si>
     <t>“Instituí, no âmbito do Município de Mário Campos, o Programa Câmara Vai à Escola”</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/711/projeto_de_lei_20_-_mesa_diretora.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/711/projeto_de_lei_20_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Institui a carteira de identidade funcional dos servidores da Câmara de Mário Campos, tornando-a válida como documento civil de identificação em todo território nacional</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/712/projeto_de_lei_21_-_executivo_mun._ldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/712/projeto_de_lei_21_-_executivo_mun._ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/729/pl_22_-_ver_sammantta_1.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/729/pl_22_-_ver_sammantta_1.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei 782, de 29 de maio de 2023, acrescenta-se artigo 5º e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/730/pl_23_-_ver_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/730/pl_23_-_ver_daniela.pdf</t>
   </si>
   <si>
     <t>“Institui o Mapa do Empreendedor no Municipio de Mário Campos”.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/731/pl_24_-_ver_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/731/pl_24_-_ver_daniela.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Educação Ambiental e Consciência Ecológica e dá outras providências”.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/751/pl_25_-_ver._daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/751/pl_25_-_ver._daniela.pdf</t>
   </si>
   <si>
     <t>Institui a realização de exames oftalmológicos e otorrinológicos nos alunos da escolas e creches da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/752/pl_26_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/752/pl_26_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Concede Majoração de remuneração aos Servidores e Empregados Públicos Comissionados – à exceção dos componentes do quadro do magistério – do Município de Mário Campos.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/753/pl_27-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/753/pl_27-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de salário aos servidores ocupantes dos cargos que específica e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/754/pl_28_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/754/pl_28_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_29-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_29-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a redação das normas contidas nos incisos I, II e III do art. 38 da Lei Municipal nº 596, de 31 de julho de 2017, que “Institui o Plano de cargos, Carreiras e Vencimentos dos Servidores do Município de Mário Campos” e dá outras providências.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/773/pl_30_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/773/pl_30_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Estabelece vencimento fixo aos servidores ocupantes do cargo de Técnico de Enfermagem Plantonista.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/774/pl_31.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/774/pl_31.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA JOVEM APRENDIZ MUNICIPAL NO ÂMBITO DO MUNÍCIPIO DE MÁRIO CAMPOS/MG.”</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/776/pl_32.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/776/pl_32.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO PARA FORNECIMENTO DE ÓCULOS DE GRAU AOS ALUNOS DA REDE PÚBLICA MUNICIPAL E MORADORES CADASTRADOS NO CADASTROS ÚNICO PARA PROGRAMAS SOCIAIS DO GOVERNO FEDERAL (CadÚnico).</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/777/pl_33.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/777/pl_33.pdf</t>
   </si>
   <si>
     <t>Estabelece que o Município de Mário Campos disponibilizará o Código de Barras Bidimensional Quick Response (QR Code) nas placas de obras públicas executadas por sua Administração Direta ou Indireta ou por empresas terceirizadas.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/778/pl_34.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/778/pl_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o “Dia do Arraiá da Imaculada” no município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/806/pl_35_-_ver._rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/806/pl_35_-_ver._rogerio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Comissão de monitoramento da violência em eventos esportivos e/ou culturais no município de Mário Campos/MG e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/807/pl_36_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/807/pl_36_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n 561, de 4 de abril de 2016, Institui as novas diretrizes para a criação do Conselho Municipal da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/808/pl_37_-_ver._sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/808/pl_37_-_ver._sammantta.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Transparência nas Obras Públicas Municipais.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/818/pl_38_-_ver._reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/818/pl_38_-_ver._reinaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comemoração anual da “Festa da Alface” no Município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/828/pl_39_-_ver._ludimila__sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/828/pl_39_-_ver._ludimila__sammantta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tombamento do Pico dos Três Irmãos em Mário Campos.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/854/pl_40_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/854/pl_40_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a ratear o auxílio financeiro recebidos através da Portaria GM/MS nº 1.135/2023, para complementação do piso de Enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/855/pl_412023_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/855/pl_412023_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Desenvolvimento Econômico – CMDE e dá outras providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei_n43_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei_n43_-_daniela.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal da Agricultura em Mário Campos" e dá outras providências.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_44_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_44_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Cria o cargo da classe de Terapeuta Ocupacional e o cargo da classe de Técnico em Enfermagem na Lei nº 596, de 31 de julho de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/894/pl45_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/894/pl45_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Mário Campos para o exercício financeiro de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/895/pl46_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/895/pl46_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 725, de 27 de dezembro de 2021, que dispõe sobre o Plano Plurianual do período de 2022 a 2025.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_47-2023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_47-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da formação dos Conselhos Municipais atrelados às Secretarias e Departamentos que compõem a estrutura administrativa do Poder Executivo do Município de Mário Campos</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_482023_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_482023_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de gratificação ao(às) Servidores(as) por ocasião do Dia do Servidor Público</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/940/pl49.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/940/pl49.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao Orçamento Geral do Munícipio no valor de R$ 2.187.071,06 (dois milhões, cento e oitenta e sete mil, setenta e um reais e seis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/pl_50_-_ver._reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/pl_50_-_ver._reinaldo.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia da Cavalgada" no calendário oficial de eventos  do Município de Mário Campos e dá outras providências</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_51_-_ver._reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_51_-_ver._reinaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de taxa de inscrição em concursos públicos municipais aos candidatos doadores de sangue e medula óssea</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/976/pl_52_pr._marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/976/pl_52_pr._marquinhos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de tênis no kit de uniforme escolar distribuído pela prefeitura de Mário Campos.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/pl_53_-_ver._reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/pl_53_-_ver._reinaldo.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia do Evangélico" no calendário oficial de eventos do Município de Mário Campos e dá outras providências</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/pl_54_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/pl_54_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza a associação e a contribuição do Município de Mário Campos à Associação dos Municípios do Médio Centro Oeste de Minas Gerais - AMMECO, e dá outras providências</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/pl55.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/pl55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial ao Orçamento do Município de Mário Campos para o exercício de 2023 e atualiza a Lei Municipal nº 725/2021 – plano Plurianual para o período de 2022 a 2025, com fundamento no Artigo 43, da Lei 4.320/1964 e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual do Subsídio dos(as) Vereadores(as) do Município de Mário Campos, nos termos do inciso X do Art. 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/projeto_de_lei_572023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/projeto_de_lei_572023.pdf</t>
   </si>
   <si>
     <t>Institui o serviço de proteção social na modalidade de  medida socioeducativa em meio aberto de liberdade assistida e de prestação de serviços à comunidade, destinado a adolescentes que pratique ato infracional no município, e dá outras providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Ludimila Diretora, Daniela Agostinho, Edmê do Circular, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/517/mocao_012023_mulheres.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/517/mocao_012023_mulheres.pdf</t>
   </si>
   <si>
     <t>Concessão de Moção de Congratulações e Aplausos em Homenagem às Mulheres que fizeram e fazem parte da história de Mário Campos.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/538/mocao_02_agricultores_2023_gab_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/538/mocao_02_agricultores_2023_gab_reinaldo.pdf</t>
   </si>
   <si>
     <t>Concessão de Moção de Congratulações e Aplausos aos produtores e produtoras rurais da cidade de Mário Campos.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/593/mocao_032023__liders_religiosos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/593/mocao_032023__liders_religiosos.pdf</t>
   </si>
   <si>
     <t>Indica a esta Casa Legislativa que conceda Moção de Aplausos e Reconhecimentos aos Líderes Religiosos do nosso município. A Moção tem como objetivo homenagear nossos queridos líderes religiosos que levam palavra de Deus, atuam em momento de conflito, aconselham, orientam e ajudam a conduzir a sociedade com conciliação, amor e respeito.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/594/mocao_042023__motoristas.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/594/mocao_042023__motoristas.pdf</t>
   </si>
   <si>
     <t>Indica a esta Casa Legislativa que conceda Moção de Aplausos e Reconhecimentos a todos os motoristas do Poder Público do município de Mário Campos/MG. A Moção tem como objetivo homenagear nossos queridos motoristas que honram uma das profissões mais responsáveis e fundamentais do nosso município, ser motorista é dentre todas as profissões uma das mais responsáveis por transportar vidas a todo o momento.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/608/mocao_052023__enfermeiros.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/608/mocao_052023__enfermeiros.pdf</t>
   </si>
   <si>
     <t>Indica a esta Casa Legislativa que conceda Moção de Aplausos e Reconhecimentos aos enfermeiros e técnicos de enfermagem pelo excelente trabalho que fizeram e fazem junto à população de Mário Campos/MG.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/649/mocao_062023__atletas.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/649/mocao_062023__atletas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos atletas de futebol que fazem parte da história da cidade de Mário Campos.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos comerciantes da cidade de Mário Campos.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/707/mocao_082023__professores.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/707/mocao_082023__professores.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a todos os professores e professoras que atuam ou atuaram na rede pública e privada de ensino de Mário Campos</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/710/mocao_092023__empreendedores.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/710/mocao_092023__empreendedores.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos Empreendedores do Munícipio de Mário Campos</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>Rogério Prado, Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Pastor Marquinhos, Preto do Bela Vista, Reinaldo Magalhães, Sammantta Bleme</t>
   </si>
   <si>
     <t>Confere Moção de Congratulações ao Congresso Nacional em face da defesa da prerrogativa legisladora frente a tentativa de legalização do aborto por meio da ADPF 442.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/917/mocao_112023__artesaos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/917/mocao_112023__artesaos.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a todos os artesãos de Mário Campos, por suas artes, lutas e importâncias econômicas e culturais para o Município.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/921/mocao_122023__servidores_aposentados.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/921/mocao_122023__servidores_aposentados.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Congratulações e Aplausos aos servidores públicos municipais aposentados.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/959/mocao_132023__in_memorian_weld_maia.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/959/mocao_132023__in_memorian_weld_maia.pdf</t>
   </si>
   <si>
     <t>Concede Moção In Memoriam a Weld Maia, falecido em 1994, quando ainda era vereador do município.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_decreto_legislativo_01-2023_-_mocoes_de_aplausos_mulheres.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_decreto_legislativo_01-2023_-_mocoes_de_aplausos_mulheres.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos e Congratulações em homenagem às mulheres que fizeram e fazem parte da história de Mário Campos.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/569/projeto_de_decreto_legislativo_02-2023_-_mocoes_de_aplausos_agricultores.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/569/projeto_de_decreto_legislativo_02-2023_-_mocoes_de_aplausos_agricultores.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos e Congratulações aos produtores e produtoras rurais da cidade de Mário Campos.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/628/projeto_de_decreto_legislativo_03-2023_-_mocoes_de_aplausos_lideres_religiosos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/628/projeto_de_decreto_legislativo_03-2023_-_mocoes_de_aplausos_lideres_religiosos.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Congratulações e Reconhecimento aos Líderes Religiosos do Município de Mário Campos.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_decreto_legislativo_04-2023_-_mocoes_de_aplausos_motoristas.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_decreto_legislativo_04-2023_-_mocoes_de_aplausos_motoristas.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Congratulações e Reconhecimento aos motoristas do Poder Público de Mário Campos.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_decreto_legislativo_06-2023_-_mocoes_de_aplausos_atletas.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_decreto_legislativo_06-2023_-_mocoes_de_aplausos_atletas.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos e Congratulações aos atletas de futebol que fazem parte da história da cidade de Mário Campos.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_decreto_legislativo_07-2023_-_mocoes_de_aplausos_comerciantes.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_decreto_legislativo_07-2023_-_mocoes_de_aplausos_comerciantes.pdf</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_decreto_legislativo_10-2023_-_mocoes_de_congratulacoes_congresso_nacional.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_decreto_legislativo_10-2023_-_mocoes_de_congratulacoes_congresso_nacional.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Congratulações ao Congresso Nacional em face da defesa da prerrogativa legisladora.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_01-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_01-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que até que se inicie a reforma da quadra poliesportiva do bairro Campo Verde, que seja realizada capina e limpeza do local, pois da forma como está encontra-se inutilizável pela população, e a limpeza torne-se periódica no local.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_02-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_02-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize o reajuste do cartão alimentação dos servidores e que passe a concedê-lo aos estagiários do Município.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_03-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_03-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize a recomposição dos salários dos servidores e estagiários do Município, incluindo os Conselheiros Tutelares, bem como o pagamento do piso salarial daquelas categorias que o detêm.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_04-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_04-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize recapeamento e construção de meio-fio nas seguintes vias públicas:_x000D_
 _x000D_
 •	Rua Geraldo Antunes Lima, Bairro Bela Vista;_x000D_
 •	Rua Custodio Vieira da Silva, Bairro Bela Vista;_x000D_
 •	Rua Sebastiao Gomes de Oliveira, Bairro Bela Vista;_x000D_
 •	Rua Paulina Ferreira Damasceno, Bairro Bela Vista;_x000D_
 •	Rua São Judas Tadeu, Bairro Bela Vista;_x000D_
 •	Rua Doze, Bairro Bela Vista;_x000D_
 •	Rua Treze, Bairro Bela Vista;_x000D_
 •	Avenida Petrina Augusta de Jesus, Bairro São Tarcísio;_x000D_
 •	Avenida Magalhães Pinto, em toda a sua extensão; _x000D_
 •	Rua Campo Belo, Bairro Jardim Primavera;</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_05-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_05-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a construção faixa elevada de pedestres nas seguintes localidades:_x000D_
 •	Avenida Petrina Augusta de Jesus, em frente à escola Municipal; _x000D_
 •	Rua Azaleias, no bairro Jardim Primavera, em frente à Escola Municipal; _x000D_
 •	Rua Diamantes em frente à Escola Estadual;_x000D_
 •	Avenida Ronaldo Flausino, próximo ao posto de gasolina ao Depósito Viga, no Centro._x000D_
 •	 MG-040 nas proximidades do encontro com a Rua Campo Belo, no Bairro Jardim Primavera;_x000D_
 •	Avenida Floresta, no bairro Campo Verde, nas proximidades do local denominado “restaurante do Aquiles”;</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_06-2023_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_06-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude e viabilize a instalação de placas indicativas informando nas entradas da cidade e nas ruas próximas como chegar ao Velório Municipal.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_07-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_07-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a construção de sistema de drenagem pluvial nas seguintes vias públicas:_x000D_
 _x000D_
 •	Rua Mariana de Freitas, Bairro Bom Jardim;_x000D_
 •	Rua Paineiras, Bairro Campo Verde;_x000D_
 •	Rua Ronaldo Flausino, Bairro Campo Verde;_x000D_
 •	Rua das Mangueiras, Bairro Campo Verde;_x000D_
 •	Reta Um;_x000D_
 •	Reta Dois;</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_08-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_08-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Recomenda que o Executivo Municipal, adote medidas para aumentar a vazão do escoamento da água de chuva na Rua das Goiabeiras, próximo à Praça da Lagoa.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_09-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_09-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere que o Executivo Municipal viabilize avaliações oftalmológicas (exame de vista) aos estudantes na rede municipal de ensino.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_10-2023_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_10-2023_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja construído ou instalado banheiros públicos na área externa da casa cedida pela MRS, sob utilização do Departamento de Obras, para que os usuários da Lagoa do Campo Verde possam utilizar em caso de necessidade.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_11-2023_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_11-2023_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize pavimentação Asfáltica no final da Rua dos Cravos interligando a mesma à Rua das Orquídeas.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_12-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_12-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal construção uma pista de atletismo.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_13-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_13-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere que o Executivo Municipal junto a Secretaria de Saúde firme convênio com Brumadinho exames de tomografias e endoscopias.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/547/indicacao_14-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/547/indicacao_14-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal construção de passeio na Rua Sebastião Gomes no bairro Bela Vista.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_15-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_15-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a extensão da rede elétrica no final da rua da Bahia no bairro Tangará.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_16-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_16-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a instalação de um ponto para captação de água pluvial na Rua Minas Gerais, na altura do nº 1.050 na área conhecida como buracão no bairro Tangará, bem como, a construção de um acesso para os moradores que ali residem.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_17-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_17-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que complete a colocação de meio-fio da rua da Bahia, esquina com avenida Bom Jardim no bairro Tangará.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/551/ind_18.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/551/ind_18.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a instalação de uma lixeira comunitária maior na praça do bairro Bela Vista, destacamos que aquela disponível no local hoje, não atende as necessidades de todos.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/552/indicacao_19-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/552/indicacao_19-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que adquira, no mínimo, um venoscópio para cada ESF e um para a Unidade de Saúde 24 horas.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/556/indicacao_20-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/556/indicacao_20-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de:_x000D_
 _x000D_
 • Instalação de rede pluvial na rua Cândido Lobato no bairro Bom Jardim, rua Miguel Meireles Maia no bairro Bela Vista e na rua Joaquim da Silva Campos.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/559/indicacao_21-2023_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/559/indicacao_21-2023_-_isaias.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que reforme o imóvel que será a nova sede do Pelotão da Polícia Militar, localizado na Avenida Governador Magalhães Pinto, N.º 300 (antiga Câmara Municipal).</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/562/indicacao_22-2023_-_ludimila_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/562/indicacao_22-2023_-_ludimila_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que nomeie um chefe para o Departamento Municipal de Esporte.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_23-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_23-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a troca da rede de esgoto nas seguintes ruas do bairro Bela Vista: _x000D_
 •	Rua Tereza Maria Inez da Silva -     •	Rua Miguel Meireles Maia •	Rua Manoel Batista Sampaio •	Rua Paulina Ferreira Damasceno •	Rua Custódio Vieira da Silva   •	Rua Geraldo Antunes Lima	   •	Rua Izaltino Geraldo Damasceno   •	Rua Gessy José Pereira	    •	Rua José Geraldo Damasceno	•	Rua Euclides Geraldo Damasceno  •	Rua Anita Modesto Alves	•	Rua 13	•	Rua 12	•	Rua 15</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/564/indicacao_24-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/564/indicacao_24-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a construção de uma marquise na Rua Urânio esquina com a Av. Governador Magalhães Pinto para os alunos.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/565/indicacao_25-2023_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/565/indicacao_25-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude e viabilize obra de contenção e direcionamento de águas pluviais na rua Diamante no bairro Vila da Serra, que descem da rua e da área dos oleodutos da Petrobras até o córrego próximo.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/566/indicacao_26-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/566/indicacao_26-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que disponibilize veículo para atender os pacientes que são transferidos da UPA 24 horas para atendimento de urgência e emergência na cidade de Brumadinho no período noturno (após às 22h) e que ficam impossibilitados de retornar para suas residências após terem alta médica.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/567/indicacao_27-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/567/indicacao_27-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize as seguintes obras municipais:_x000D_
 •	Construção de um ESF (posto de saúde) no bairro Bela Vista;_x000D_
 •	Construção de uma Escola Municipal no bairro Campo Verde.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_28-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_28-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja apresentado um Projeto de Lei, com base no Decreto n° 1.007, de 8 de julho de 2019, que dispõe sobre a proibição de circulação dos seguintes veículos: caminhões trucados, traçados e carretas que transportam minério, estando ou não carregadas, por toda a extensão da Avenida Governador Magalhães Pinto.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_29-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_29-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja apresentado um Projeto de Lei, dispondo sobre a criação da Guarda Municipal no nosso município. Solicito ainda que conste da referida lei os princípios mínimos de atuação da guarda municipal, a criação, tudo o que compete a guarda municipal, as exigências para investidura, a capacitação, o controle, as prerrogativas, as vedações, a representatividade e as disposições diversas e transitórias.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_30-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_30-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a aquisição de um oxímetro pediátrico.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_31-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_31-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que a rota do ônibus circular da saúde seja alterada para incluir um ponto de parada próximo ao Condomínio Serra dos Bandeirantes.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>Preto do Bela Vista</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_32-2023_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_32-2023_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja cumprido CONFORME A LEI Nº 677/2020, ATA, E ACORDO entre o Chefe do Executivo e Clube Recreativo de Mario Campos (CRMC), sendo acordo realizado em 12 de setembro de 2014, e entrado a lei retromencionada  em vigor em 14 de abril de 2020, os quais ficou acordado a construção do Estádio do CRMC, e ainda conforme lei fazer a transmissão dos documentos do Terreno, devendo ainda gramar todo o campo, colocar um sistema de irrigação e drenagem, sendo necessário fazer alambrado de todos os lados, construir os vestiários. Sugere que seja ainda a construção dos bancos de reservas, colocado iluminação, e colocar calçamento (pedras) na rua que está entre os dois Estádios, fazer arquibancada onde melhor aprouver, e seja feito uma área/banco de areia para treinamento ao lado do campo. Sendo por fim construída uma pista para prática de caminhada ao redor, por fim seja colocado bancos e Arborização ao redor do 2º do Estádio do CRMC.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_33-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_33-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal de Mário Campos por meio de seu Prefeito o Sr. Anderson Ferreira Alves, que busque uma alternativa para ampliar os acolhimentos de idosos na instituição a qual a Prefeitura de Mário Campos tem convênio na cidade de Ibirité/MG, e ou/ caso não for possível que busque convênio e parceira em outros municípios.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_34-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_34-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a capina ao redor da Escola Estadual Conselheiro Afonso Pena.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_35-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_35-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que solicite ao departamento competente a realização de estudo de viabilidade e posterior sinalização viária e instalação de placas de trânsito nos seguintes pontos da cidade:_x000D_
 •	Entroncamento da MG-040 com a Rua Mariana de Freitas, bairro Bom Jardim;_x000D_
 •	Entroncamento da MG-040 com a Rua Aleixo Campos, bairro Bom Jardim;_x000D_
 •	Entroncamento da MG-040 com a Rua Campo Belo, bairro Bom Jardim;_x000D_
 •	Entroncamento da MG-040 com a Rua Campo Belo, bairro Primavera;_x000D_
 •	Entroncamento da Avenida Floresta com a Rua das Paineiras, bairro Campo Verde;</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/598/indicacao_36-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/598/indicacao_36-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que viabilize o fornecimento dos medicamentos para a população mediante licitação, adesão à ata de preços ou outra forma prevista em lei para aquisição pela REMUME (relação municipal de medicamentos), uma vez que a falta de medicamentos é cada dia maior.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/603/indicacao_37-2023_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/603/indicacao_37-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie uma forma dos médicos que atendem na rede municipal tenham em mãos e de maneira atualizada os medicamentos disponíveis na farmácia de nosso município, para quando prescrever um medicamento em receita, indique um que esteja disponível ou similar.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/606/indicacao_38-2023_-_pastor_marquinhos_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/606/indicacao_38-2023_-_pastor_marquinhos_ludimila.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade da criação do programa de educação física inclusiva no município de Mário Campos.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_39-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_39-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação o programa de entrega domiciliar gratuita de medicamentos de uso contínuo às pessoas com deficiência e idosas, usuárias do Sistema Único de Saúde.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_40-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_40-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>ao Poder Executivo Municipal que utilize a verba arrecadada com a CFEM para realizar as seguintes obras públicas:_x000D_
 •	Construção de praça pública no bairro Chácaras Maria Antonieta;_x000D_
 •	Realização de paisagismo e arborização na Rua Três Irmãos, bem como instalação de placas de sinalização viária;_x000D_
 •	Construção de Jardins na Escola Municipal Weld Maia;_x000D_
 •	Construção de Rotatória, com instalação de academia ao ar livre, no entroncamento da Rua Três Irmãos com a rua Joaquim da Silva Campos, Bairro Palmeiras;_x000D_
 •	Obra para solucionar o problema do ESF Amarelo causado pelo excesso de calor em virtude do sol que atinge diretamente as paredes;</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/618/indicacao_41-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/618/indicacao_41-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que construa praças públicas no Bairro Reta 1 e Primavera, com instalação de academia ao ar livre, brinquedos e disponibilização de internet wi-fi gratuito em favor da população.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_42-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_42-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal o desmembramento dos setores: zoonoses, farmácia e vigilância sanitária em locais diferentes.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_43-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_43-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal junto a Secretaria de Saúde e Educação a inserir  o Programa Saúde na Escola.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_44-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_44-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal de Mário Campos, solicite à secretária de Saúde a aplicação de um fumacê no município de Mário Campos/MG, para combate à dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_45-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_45-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal de Mário Campos, que faça um estudo de viabilidade para a contratação de um podólogo.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/624/indicacao_46-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/624/indicacao_46-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que instale um sistema de câmeras de segurança no espaço da Lagoa do Campo Verde.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_47-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_47-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a contratação de um Técnico em Segurança, para que os servidores públicos possam receber as devidas orientações, acompanhamento e liberação nas atividades e dentre outras atribuições pertinentes ao cargo de Técnico de Segurança.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_48-2023_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_48-2023_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que crie um projeto disponibilizando Assessoria em Engenharia Civil aos munícipes que desejarem construir ou reformar suas calçadas para que as mesmas tenham um projeto de acessibilidade compatível com as leis vigentes, tornado assim nossa cidade mais acolhedora e inclusiva ao dar aos deficientes físicos e pessoas com mobilidade reduzida a dignidade para andarem em segurança nas calçadas da nossa cidade sem precisarem colocar suas vidas em risco nas ruas e avenidas.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_49-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_49-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de estudos de viabilidade visando a desapropriação para a abertura de uma rua na altura do Açougue Costa e Costa, ligando os bairros Tangará e Bela Vista.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_50-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_50-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal que seja colocado placas de sinalização de altura máxima permitida nas entradas do município, assim proibindo veículos que tenham à altura superior a indicada de transitar no trecho.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_51-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_51-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que instale câmeras de videomonitoramento na creche do Bairro Primavera e na creche do Bairro Bela Vista, quando esta for inaugurada.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_52-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_52-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal viabilizar  junto a Secretaria competente para trazer ao município de Mário Campos uma unidade do SENAC.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_53-2023_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_53-2023_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja sinalizado a via, sendo no bairro bom jardim, ao lado do Bar do Varandão, imperioso se faz destacar, que fora indicado uma rotatória no mesmo lugar, e diante aos estudos/projetos que ainda estão sendo realizados, sugere que seja sinalizado a pista, para que assim possa o condutor se orientar no seu deslocamento, e se ater para onde está indo, devendo assim ser sinalizado as saídas e entradas bairro bom jardim, e cidade de Sarzedo.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/647/indicacao_54-2023_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/647/indicacao_54-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude e viabilize intervenção no transito do encontro das ruas das Margaridas e Geraldino Ferreira Gomes, no bairro Jardim Primavera a fim de resolver constantes problemas de transito no local.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/648/indicacao_55-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/648/indicacao_55-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que solicite a manutenção nas 2 passagens de pedestres sobre a linha férrea, entre o Centro de Mário Campos e o Bairro Campo Verde, uma vez que na época de chuva a água fica empoçada nesses locais, o que dificulta o deslocamento dos munícipes.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/652/indicacao_56-2023_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/652/indicacao_56-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que cumpra com a planta original do bairro e viabilize a construção de rotatórias no fim das ruas Violetas e Girassóis no bairro Jardim Primavera que hoje são duas denominadas como "Rua sem Saída".</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/655/indicacao_57-2023_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/655/indicacao_57-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que modifique o ponto de ônibus localizado na praça da matriz, sentido Sarzedo que está em frente ao número 18 para alguns metros abaixo na avenida Ronaldo Flausino para próximo ao número 270 na mesma avenida.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/658/indicacao_58-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/658/indicacao_58-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize campanhas periódicas de conscientização sobre o descarte correto de lixos e entulhos, bem como de prevenção ao descarte nas ruas.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>Daniela Agostinho, Edmê do Circular, Isaías Silva, Ludimila Diretora, Preto do Bela Vista, Reinaldo Magalhães, Rogério Prado</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/660/indicacao_59-2023_-_daniela_outros.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/660/indicacao_59-2023_-_daniela_outros.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a Construção de uma Sede da APAE no Município de Mário Campos ou um Centro de Apoio ao deficiente, espectro Autista (TEA) e áreas relacionadas.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_60-2023_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_60-2023_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a contratação de enfermeiro (a) e técnico (a) em enfermagem para cobrir férias nas unidades básicas de saúde.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/662/indicacao_61-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/662/indicacao_61-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a substituição dos quebra-molas por lombadas eletrônicas nas principais vias do município: Avenida Governador Magalhães Pinto, Avenida Ronaldo Flausino e Avenida Floresta.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/663/indicacao_62-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/663/indicacao_62-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere ao executivo que, estude e elabore um projeto de lei para isenção do pagamento de IPTU aos idosos que recebem até um salário mínimo.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/664/indicacao_63-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/664/indicacao_63-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal de Mário Campos, solicite ao setor e ou/ órgão responsável a possibilidade de fazer a capitação e travessia da água de esgoto no início das ruas: Bahia, Paraná, Santa Catarina e São Paulo.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/665/indicacao_64-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/665/indicacao_64-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a limpeza com máquina, capina e a troca dos postes tombados na Rua Campo Belo.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_65-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_65-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que implante sinalização na Avenida Governador Magalhães Pinto, nas proximidades do Número 1.376, a fim de diminuir a velocidade dos veículos que trafegam naquela localidade, por se tratar da avenida principal do município, onde existem igrejas e residências, bem como uma entrada e saída de veículos, nas proximidades de uma curva, o que aumenta o risco de acidentes.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/667/indicacao_66-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/667/indicacao_66-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a alteração no projeto da Escola do Bela Vista a fim de substituir o fechamento com grades pela construção de muro.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_67-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_67-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal e ao Setor responsável, solicitando-lhes o empenho no sentido de analisar a viabilidade de instalação de placas exclusivas para o transporte escolar, no bairro Bela Vista nas ruas: Izaltino Geraldo Damasceno, Euclides Geraldo Damasceno permitindo assim o embarque e desembarque dos estudantes.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/692/indicacao_68-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/692/indicacao_68-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal de Mário Campos providencie a correção de 2 (dois) quebra–molas nos seguintes locais: Rua Três irmãos frente ao nº 884, e outro na rua Joaquim da Silva Campos, no início da rua ao lado da antiga borracharia, antes da placa “Pare” sentido bairro Tangará.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/695/indicacao_69-2023_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/695/indicacao_69-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal através da secretaria de Meio Ambiente que estude a viabilidade e realize uma campanha de doação de mudas, de árvores comuns e árvores frutíferas da nossa região para a população mariocampense.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/696/indicacao_70-2023_-_sammantta_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/696/indicacao_70-2023_-_sammantta_ludimila.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizado uma obra de drenagem no entorno da quadra do Campo Verde para evitar a entrada de água ou lama na mesma.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/697/indicacao_71-2023_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/697/indicacao_71-2023_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja construída uma faixa elevada de pedestre no bairro Funil, na MG-040 altura da loja Art Móveis.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_72-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_72-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que se abstenha de efetuar cobrança de Tarifa de Esgoto dos moradores do bairro Bela Vista que não utilizam e não possuem à disposição o mencionado serviço, uma vez que a tarifa vem sendo cobrada indevidamente destas pessoas.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_73-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_73-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que contrate uma empresa para realizar a lavagem de toda a extensão da Avenida Governador Magalhães Pinto ou que utilize o caminhão pipa da Prefeitura para realizar.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_74-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_74-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que ao Poder Executivo Municipal de Mário Campos, solicite ao setor e ou/ órgão responsável que providencie grades de Proteção, onde a água escorre no início da rua: Espirito Santo, em frente ao supermercado e depois do deposito Tangará.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/701/indicacao_75-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/701/indicacao_75-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que aumente o horário do Ônibus Circular da Saúde para começar a rodar no turno da noite.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/703/indicacao_76-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/703/indicacao_76-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a extensão de iluminação pública na Rua das Azaleias -  Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/704/indicacao_77-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/704/indicacao_77-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação do Conselho Municipal do Bem Estar dos Animais.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/713/indicacao_78-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/713/indicacao_78-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que adquira um equipamento de Raio-X para atender aos munícipes.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_79-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_79-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie adequação às normas da Vigilância Sanitária do ponto de entrega das cestas básicas na região dos bairros Bom Jardim, Bela Vista e Tangará.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_80-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_80-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal estudar a possibilidade para construir uma quadra Poliesportiva no bairro Palmeiras.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_81-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_81-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que institua o Conselho Municipal dos Direitos da Pessoa com Deficiência – CMDPCD criado pela Lei Municipal nº560/2016.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>Sammantta Bleme, Daniela Agostinho</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_82-2023_-_sammantta_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_82-2023_-_sammantta_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que faça a adesão ao Programa Diogo de Sant'Ana Pró-Catadoras e Pró-Catadores para a Reciclagem Popular, com objetivo de fomentar e colocar os catadores como atores centrais na cadeia de reaproveitamento de materiais recicláveis e reutilizáveis em Mário Campos.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_83-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_83-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal de Mário Campos, implante um sistema telefônico Corporativo em todas as secretarias das escolas municipais.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/725/indicacao_84-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/725/indicacao_84-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que instale uma placa de “proibido estacionar” na Rua Joana Cândida Rezende, rua saída, próximo ao nº 15, no bairro Maria Antonieta.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/727/indicacao_85-2023_-_pastor_marquinhos_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/727/indicacao_85-2023_-_pastor_marquinhos_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a implantação de um projeto de doação de ração e utensílios para cães e gatos de famílias carentes e protetores de animais.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/728/indicacao_86-2023_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/728/indicacao_86-2023_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que a lavagem feita com caminhão pipa na extensão da Avenida Governador Magalhães Pinto seja feita fora do horário comercial.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/743/indicacao_87-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/743/indicacao_87-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize a limpeza embaixo e no entorno das placas de “proibido jogar lixo” da Rua Mogno, no Campo Verde e da Rua Manoel Batista Sampaio, na esquina com o terreno da Mineral do Brasil, conhecido popularmente como “pasto” do bairro Bela Vista.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/744/indicacao_88-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/744/indicacao_88-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal de Mário Campos por meio de seu Prefeito o Sr. Anderson Ferreira Alves, solicite ao setor e ou/ órgão responsável, que faça uma vistoria a rua Minas Gerais (inicio) e rua Cuiabá no bairro Tangará.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/746/indicacao_89-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/746/indicacao_89-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que inicie e finalize a obra de contenção do barranco que está cedendo na lateral da Rua Mogno, no bairro Campo Verde antes do próximo período de chuvas.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_90-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_90-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que construa sistema de drenagem pluvial na Rua Joaquim Luiz da Silva, no bairro Bom Jardim, bem como realize estudo dos impactos causados em desfavor dos moradores da Rua Três Irmãos em virtude da instalação das caixas de passagem das águas das chuvas e das manilhas que passam dentro de algumas propriedades, uma vez que estas se mostram em dimensões insuficientes para suportar a carga necessária nos períodos chuvosos.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/748/indicacao_91-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/748/indicacao_91-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude a viabilidade para realizar readequação contratual e/ou aditivo com a empresa responsável pelas caçambas, a fim de que possa ser realizado o descarte dos entulhos em outro município.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_92-2023_-_daniela_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_92-2023_-_daniela_edme.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a aquisição de Vans para atender aos alunos das áreas rurais.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_93-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_93-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a viabilidade junto ao Departamento responsável e ao DRE-MG para realizar a arborização na MG- 040, esquina com a Rua Campo Belo.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>Isaías Silva, Pastor Marquinhos, Sammantta Bleme, Daniela Agostinho, Ludimila Diretora, Reinaldo Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_94-2023_-_sammantta_daniela_ludimila_reinaldo_isaias_pr._marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_94-2023_-_sammantta_daniela_ludimila_reinaldo_isaias_pr._marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja obtido ou contratado o serviço de mais um Caminhão Limpa Fossa para melhorias no atendimento aos munícipes, visto que não temos rede de esgotamento sanitário na cidade e o serviço tem apresentado demora no atendimento.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_95-2023_-_pastor_marquinhos_sammantta_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_95-2023_-_pastor_marquinhos_sammantta_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a tomada de providências quanto a necessidade de medidas de segurança no parquinho (playground) da Praça da Lagoa no bairro Campo Verde, por meio de instalação de grades de proteção para isolar o acesso das crianças à rua.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_96-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_96-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que faça gestão junto às Secretarias de Saúde e Assistência Social para aquisição de cadeiras de banho e de rodas.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_97-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_97-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que faça gestão junto a Secretaria de Saúde e a Vigilância em Saúde para que seja realizado um convênio ou mesmo seja criado um laboratório para realizar exames em animais.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_98-2023_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_98-2023_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugerem ao Poder Executivo Municipal que adquira três aspiradores de sangue e secreção, sendo um para a Unidade de Saúde 24 Horas, e os outros dois para ambulâncias.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_99-2023_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_99-2023_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugerem ao Poder Executivo Municipal que adquira uma escada de canto com rampa, própria para realização de exercícios fisioterápicos, para a unidade de fisioterapia do Município.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_100-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_100-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização da extensão da iluminação pública na rua Liberalina Cândido Lobato, localizada no bairro Bom Jardim.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_101-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_101-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal que seja feito um estudo de viabilidade para extensão da iluminação pública na Rua dos Cravos, Jardim Primavera.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/779/indicacao_102-2023_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/779/indicacao_102-2023_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que seja feito o recuo do passeio na Avenida Governador Magalhães Pinto, próximo ao número 1734, para que o acostamento tenha largura suficiente para os carros. No momento a falta de espaço adequado vem causando transtorno no trânsito no local.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_103-2023_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_103-2023_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que seja feito o calçamento no local conhecido como buracão. A falta de estrutura nas ruas vem causando transtornos aos moradores da região como poeira e no período chuvoso a estrada fica intransitável.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/781/indicacao_104-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/781/indicacao_104-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Muncipal a manutenção e limpeza dos bueiros do município, preferencialmente antes do período de chuva.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/782/indicacao_105-2023_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/782/indicacao_105-2023_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal de Mário Campos, solicite ao departamento de obras, a possibilidade da construção do passeio na rua Cândido Lobato na altura do nº 929 até o nº 1200 no bairro Bom Jardim.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/783/indicacao_106-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/783/indicacao_106-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize melhorias na Rua da Barca, no Bairro Reta, tais como: alargamento, limpeza, manutenção da pavimentação, sinalização viária, construção de passeio, meio-fio e canaletas.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_107-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_107-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal que possibilite às crianças dos bairros Bom Jardim, Bela Vista, Tangará, Palmeiras e Chácaras Maria Antonieta que serão atendidas pela escolinha de futebol, treinar no Estádio Municipal ou em outro campo de futebol que ofereça melhor infraestrutura do que atualmente o Campo do Bom Jardim oferece.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_108-2023_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_108-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal seja feita instalação de iluminação no Beco de acesso entre a Rua das Margaridas e a MG 040 e também o ponto de ônibus da MG 040 sentido Bairro Funil.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_109-2023_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_109-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal seja instalado Guarda Corpo na calçada da Avenida Governador Magalhães Pinto da esquina da rua João Belmiro até a Rua Diamantes próximo a entrada da Escola Estadual Mário Campos e também na esquina próximo a faixa de pedestres elevada.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>CECMA - Comissão de Educação, Cultura e Meio Ambiente, Edmê do Circular, Isaías Silva, Pastor Marquinhos, Preto do Bela Vista, Reinaldo Magalhães, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/801/indicacao_110-2023_-_vereadores.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/801/indicacao_110-2023_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal uma parceria ou convênio com a Clínica Odontológica Odonto Company de Mário Campos.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_111-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_111-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal junto ao Detran-MG, Policia Civil de Minas Gerais e ao Cartório da Cidade para que realize no Município um Mutirão de Carteira de Identidade e Certidão de Nascimento gratuitamente.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_112-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_112-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Suegere ao Executivo Municipal que determine ao setor competente da Prefeitura Municipal que sejam realizados estudos que visem a realizar o Prêmio Melhores do Ano no Município de Mário Campos.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_113-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_113-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize extensão de rede elétrica nas seguintes localidades:_x000D_
 _x000D_
 •	Rua das Orquídeas, próximo ao Nº 370, no bairro Jardim Primavera;_x000D_
 •	Rua Nair Henrique da Silva, no bairro Bom Jardim;_x000D_
 •	Rua Mariana de Freitas, próximo ao entroncamento com a rua Turíbio Ferreira Campos, no bairro Chácaras Maria Antonieta;_x000D_
 •	Rua Turíbio Ferreira Campos, próximo ao entroncamento com a rua Mariana de Freitas, no bairro Chácaras Maria Antonieta;_x000D_
 •	Rua Anselmo José Henriques, no bairro Bom Jardim;_x000D_
 •	Rua Zito Pinheiro Campos, próximo ao número 443 no bairro Chácaras Maria Antonieta;_x000D_
 •	Toda a extensão da Estrada do Buracão, desde o entroncamento com a MG-040, em frente a Carne de Sol do Baiano;_x000D_
 •	Rua do Campo, no bairro Reta Dois.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_114-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_114-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal de Mário Campos, implante um centro ou programa de apoio aos educadores municipais.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_115-2022_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_115-2022_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a realização de uma nova edição do evento ''Mário Campos faz a festa'', ''Cidade Fest'' ou que promova algum evento de entretenimento no Município.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/817/indicacao_116-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/817/indicacao_116-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que instale uma placa indicando o nome da Avenida Rio Grande, na esquina com a Avenida Campo Belo, no início do bairro Balneário.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_117-2023_-_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_117-2023_-_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam instalados tambores de lixo, ou lixeiras grandes, nas quadras poliesportivas dos bairros Tangará, Reta 1(Vila Ondina), Campo Verde e Primavera.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_118-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_118-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja instalado um piso ou revestimento antiderrapante na rampa na creche do bairro Primavera.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/824/indicacao_119-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/824/indicacao_119-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que viabilize as seguintes benfeitorias para o Campo do Bom Jardim:_x000D_
 •	Instalação de um Bebedouro;_x000D_
 •	Instalação de pontos hidráulicos com torneiras próximos aos bancos de reserva._x000D_
 •	Plantação grama em alguns pontos próximos ao campo a fim de prevenir deslizamento de terra;_x000D_
 •	Disponibilização de servidor para realizar manutenção e ficar responsável pelos cuidados do Campo.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_120-2023_-_pr.marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_120-2023_-_pr.marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja feito um estudo de viabilidade para a criação de um complexo esportivo no terreno ao lado da creche do bairro Bela Vista.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_121-2023_-_daniela_edme_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_121-2023_-_daniela_edme_ludimila.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que construa fossas sépticas biodigestoras no Campo de Futebol em Bom Jardim para canalizar o esgoto.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_122-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_122-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize a manutenção corretiva e troca da tampa dos bueiros na Av. Governador Magalhães Pinto.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_123-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_123-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que determine a realização de estudos técnicos, orçamento e levantamento das informações necessárias para apresentação de projetos junto à AVABRUM para realização de obras públicas no Município, tais como:_x000D_
 _x000D_
 •	Construção de viaduto e passarela sobre a linha férrea ligando o Centro do Município ao bairro Campo Verde;_x000D_
 •	Criação de projeto de escola em tempo integral;_x000D_
 •	Construção de Unidade de Pronto Atendimento Hospitalar com estrutura para realização de exames médicos e laboratoriais no Município;_x000D_
 •	Atendimento das diversas indicações encaminhadas pelos parlamentares desta Casa Legislativa que não puderam ser realizadas por falta de recursos financeiros.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_124-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_124-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita a limpeza da água da lagoa do Campo Verde de forma periódica.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_125-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_125-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam tomadas as providências necessárias para que ocorra a limpeza do lote localizado na Rua Espírito Santo, ao lado do nº 72, (como, por exemplo, notificação do proprietário para que realize a limpeza).</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_126-2023_-_pastor_marquinhos_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_126-2023_-_pastor_marquinhos_rogerio.pdf</t>
   </si>
   <si>
     <t>Sugere ao executivo Municipal que seja feito um estudo de viabilidade para a criação de um anexo da prefeitura no bairro Tangará.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_127-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_127-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal junto ao Departamento de Meio Ambiente a promover uma ação de distribuição de mudas de espécies frutíferas e promover oficinas de incentivo ambiental e sustentável para moradores do município.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>Sammantta Bleme, Ludimila Diretora</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/863/indicacao_128-2023_-_sammantta_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/863/indicacao_128-2023_-_sammantta_ludimila.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a instalação de toldo na rampa de acesso a CEMEI do Bairro Jardim Primavera com o objetivo de trazer conforto e proteção para as crianças e funcionários.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_129-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_129-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização das seguintes obras:_x000D_
 •	Construção de sistema de drenagem pluvial e recapeamento: Avenida José da Silva Pinto, no bairro São Tarcísio; Rua Joaquim Pereira Passos, no bairro Bom Jardim._x000D_
 •	Recapeamento: Rua João Damasceno Madeira, no bairro Chácaras Maria Antonieta.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_130-2023_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_130-2023_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja asfaltado, ou feito o calçamento na rua Maria Pinheiro de Oliveira, devendo ser realizado obras ainda para a drenagem das águas nestes locais, a qual está localizada no bairro Campo Belo, apesar de o executivo alegar que o bairro é irregular, necessário as obras ainda assim, posto que se trata de vidas e cidadãos do nosso município.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_131-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_131-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que determine a realização de estudos técnicos, orçamento e levantamento das informações necessárias para apresentação de projetos em favor do Município de Mário Campos junto ao Comitê Gestor Pró-Brumadinho, para realização de obras públicas no Município, tais como:_x000D_
 •	Construção de 100 casas populares, mediante doação do terreno de propriedade do executivo municipal situado ao lado da Creche do bairro Bela Vista e realização da obra com os recursos oriundos do fundo de reparação;_x000D_
 •	Criação de projeto de escola em tempo integral para atendimento das crianças do município;_x000D_
 •	Ampliação da Creche do bairro Primavera;_x000D_
 •	Construção de um complexo esportivo no terreno ao lado da Escola do bairro Primavera;_x000D_
 •	Construção de praças no bairro Tangará e no bairro Bom Jardim.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_132-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_132-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pintura de faixa de pedestre entre à Farmácia Popular e Supermercado SuperLuna localizado na Av. Magalhães Pinto, bem como a revitalização das faixas de pedestres nas áreas escolares e comerciais do Município.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_133-2023_-_isaias.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_133-2023_-_isaias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja instalado trocadores de fraldas nos banheiros das ESF´s e também da Unidade de Saúde 24 horas.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_134-2023_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_134-2023_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que alterem a Lei Municipal nº633/2018, que “Cria cargos de Agente Comunitário de Saúde (ACS) e de Agente Combate às Endemias (ACE) e dá outras providências.”, em seu art. 11, Parágrafo Único, para que o calculo do adicional de insalubridade passe a ser sobre o vencimento ou salário-base dos Agentes, nos termos do § 5º do art. 198 da Constituição e da Federal nº 11.350/ 2006.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_135-2023_-_cecelsma.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_135-2023_-_cecelsma.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que instale canaletas para escoamento de água ao redor do ESF Amarelo.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/879/indicacao_136-2023_-_ludimila_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/879/indicacao_136-2023_-_ludimila_sammantta.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que prepare projetos para inscrever no Novo PAC do Governo Federal.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_137-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_137-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere ao executivo Municipal que seja feito um estudo de viabilidade de bombear água, da água mineral para os reservatórios do bairro Tangará.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/881/indicacao_138-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/881/indicacao_138-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que intervenha junto à empresa Mineral do Brasil a fim de que esta realize as seguintes melhorias na rua Três Irmãos e na rua Aleixo Campos, no bairro Bom Jardim:_x000D_
 _x000D_
 •	Instalação de placas de trânsito e realização de sinalização longitudinal;_x000D_
 •	Instalação de placas com Nome das ruas;_x000D_
 •	Instalação de lixeiras._x000D_
 •	Instalação de placas indicativas com o nome e direção dos bairros.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/882/indicacao_139-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/882/indicacao_139-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que acrescente as seguintes melhorias na obra de reforma do Campo de Futebol do Bom Jardim:_x000D_
 _x000D_
 •	Instalação de grama sintética a fim de economizar com a manutenção do campo;_x000D_
 •	Instalação de sistema a fim de iluminar a academia ao ar livre instalada, para proporcionar a utilização no período noturno;_x000D_
 •	Instalação de bancos ao redor do campo;_x000D_
 •	Alongamento das telas dos alambrados, a fim de evitar que bolas e demais objetos atinjam as residência no entorno;_x000D_
 •	Instalação de sistema “caixote” nas redes dos gols;</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_140-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_140-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere ao executivo Municipal que o Projeto Esportivo realizado na escola municipal Antônio Gonçalves Penido, se estenda para a escola municipal Weld Souza Maia.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/886/indicacao_141-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/886/indicacao_141-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, o estudo de viabilidade para a construção de PISCINAS COMUNITÁRIAS em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/887/indicacao_142-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/887/indicacao_142-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que em parceria com academias do município ofereça aulas de Hidroginástica para crianças e adultos especiais e terceira idade.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_143-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_143-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que instale um sistema de iluminação na quadra do Campo Verde.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_144-2023_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_144-2023_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que disponibilize um espaço voltado para o público acima de 50 anos, para realização periódica de eventos de dança com músicas de épocas.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_145-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_145-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de recapeamento na Rua Ronaldo Flausino, em toda a sua extensão, bem como a construção de sistema de drenagem pluvial de toda a extensão da Rua Campo Belo.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_146-2023_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_146-2023_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a alteração do local da quadra do bairro Bela Vista, ou que seja realizada reforma na existente.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/915/indicacao_147-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/915/indicacao_147-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que realize CAPINA DE EMERGÊNCIA no Bairro Jardim Primavera e Campo Belo.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/916/indicacao_148-2023_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/916/indicacao_148-2023_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que realize o plantio de FLORES ORNAMENTAIS DIVERSAS, na PRAÇA DA MATRIZ no Bairro São Tarcísio.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/919/indicacao_149-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/919/indicacao_149-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere ao executivo Municipal a inclusão tênis nos kits escolares das crianças da rede pública. Este pedido é motivado pela convicção de que um par de tênis adequado pode proporcionar inúmeros benefícios para o bem-estar e desenvolvimento das nossas crianças.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_150-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_150-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Sugere ao executivo Municipal o encerramento do Contrato e Aquisição de Veículo para o Transporte Circular da Saúde</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_151-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_151-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que SEJA FEITA A PAVIMENTAÇÃO DAS SEGUINTES RUAS DO BAIRRO JARDIM PRIMAVERA._x000D_
 •	RUA DOS AGAPANTOS_x000D_
 •	RUA FLOR DE LIZ_x000D_
 •	RUA DAS TULIPAS_x000D_
 •	RUA DAS JARDINEIRAS</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/928/indicacao_152-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/928/indicacao_152-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que forneça e deixe a disposição lanche para os pacientes e acompanhantes da Unidade de Pronto Atendimento 24 horas do município de Mário Campos-MG</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/934/indicacao_no_153-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/934/indicacao_no_153-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja colocada duas manilhas na passagem de acesso do Tangará para o Bela Vista, ao lado do açougue São Sebastião.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_no_154-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_no_154-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal que seja feito a contratação de mais um médico para UPA.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_no_155-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_no_155-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que realize A INSTALAÇÃO DE DOIS POSTES DE LUZ preferencialmente com duas hastes, para instalação na Rua Minas Gerais, esquina com a Rua a Avenida Bom Jardim no Bairro Bom Jardim.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/937/indicacao_no_156-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/937/indicacao_no_156-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que realize o RECAPEAMENTO da Rua Toríbio Ferreira Campos.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/933/indicacao_157-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/933/indicacao_157-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que o Poder Executivo Municipal disponibilize uma sala e um computador para funcionamento da Liga do Esporte de Mário Campos, preferencialmente no Casarão Sampaio.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_158-2022_-_ludimila.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_158-2022_-_ludimila.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que faça a adesão ao projeto PIX do Bem da COPASA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_no_159-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_no_159-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Suege ao Poder Executivo Municipal a construção de pista de skate nos seguintes bairros:_x000D_
 •	Bairro Jardim Primavera;_x000D_
 •	Bairro Bela Vista;_x000D_
 •	Bairro Palmeiras.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_no_160-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_no_160-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de mutirão para atendimento de consultas médicas de especialidades, principalmente ginecologia, cardiologia, ortopedia e realização de cirurgias de catarata e outras pequenas cirurgias.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_no_161-2023_-_pastor_marquinhos.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_no_161-2023_-_pastor_marquinhos.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal o aumento dos horários do Circular da Saúde, tornando-o disponível a cada hora, e que o mesmo passe a rodar nos finais de semana e feriado.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>Preto do Bela Vista, Edmê do Circular</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_no_162-2022_-_josimar.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_no_162-2022_-_josimar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja colocado banheiros químicos permanentes na quadra do bairro Campo Verde, sugerindo ainda que seja designado as devidas manutenções nos mesmos.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_no_163-2022_-_rogerio.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_no_163-2022_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que Municipal que verifique e analise a possibilidade de inscrever o casarão Sampaio Corrêa no programa do Edital “Luz no Patrimônio” do governo do estado de Minas Gerais.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_no_164-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_no_164-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que SEJA FEITO UM PROGRAMA DE CAPACITAÇÃO DE MULHERES NAS SEGUINTES ÁREAS PEDREIRO E SERVENTE DE PEDREIRO, PINTURA (RESIDENCIAL/PREDIAL), JARDINAGEM, REVESTIMENTO EM GESSO, CARPINTARIA, ELÉTRICA E HIDRAULICA</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_no_165-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_no_165-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize a implantação da Ozonioterapia.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/986/indicacao_no_166-2022_-_daniela.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/986/indicacao_no_166-2022_-_daniela.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que realize a implantação do uso do laser nos tratamentos de fisioterapia do Município.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/987/indicacao_no_167-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/987/indicacao_no_167-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Aquisição de apoio ergonômico para os pés para os servidores da Prefeitura visando o cuidado com a saúde dos trabalhadores, que na maioria das vezes ficam sentados durante toda a jornada de trabalho</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/988/indicacao_no_168-2022_-_sammantta.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/988/indicacao_no_168-2022_-_sammantta.pdf</t>
   </si>
   <si>
     <t>Que se estude a possibilidade de transferir o horário da coleta de lixo domiciliar para o período noturno e que faça a contratação de mais um caminhão prensa</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_no_169-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_no_169-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>A aquisição de letras de inox a fim de substituir a pintura dos nomes das escolas e creches públicas municipais.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_no_170-2022_-_reinaldo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_no_170-2022_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Que providencie, junto à COPASA, estudos de viabilidade técnica para construção de poços artesianos, bem como demais melhorias, a fim de resolver o problema de desabastecimento enfrentado na região dos bairros Tangará, Bela Vista, Palmeiras, Bom Jardim e adjacências, tais como aquisição de bombas modernas, caixas d’água e substituição das tubulações</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_no_171-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_no_171-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere a contratação de professor eventual para cada turno em todas as Escolas Municipais.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_no_172-2022_-_edme.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_no_172-2022_-_edme.pdf</t>
   </si>
   <si>
     <t>Sugere que a empresa que venceu a licitação para rota do circular saúde coloque dois micro-ônibus fazendo o mesmo horário, um saindo do Tangará e o outro do Funil</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_173-2023_-_reinaldo.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_173-2023_-_reinaldo.docx</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de suporte de mármore para urnas funerárias no Velório Municipal.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_174-2023_-_reinaldo.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_174-2023_-_reinaldo.docx</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a substituição dos mourões de concreto danificados no Estádio Municipal Arthur Ferreira Campos, bem como a construção de sistema de drenagem pluvial nas laterais do campo.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_175-2023_-_daniela.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_175-2023_-_daniela.docx</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que realize AÇÃO SOCIAL NO FORMATO DE CAMINHADA INCLUSIVA E CONFRATERNIZAÇÃO.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_176-2023_-_daniela.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_176-2023_-_daniela.docx</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que realize A CONTRATAÇÃO DE UM VIGILANTE a ser alocado para área da Lagoa e Campo de Futebol do bairro Campo Verde.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_177-2023_-_pastor_marquinhos.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_177-2023_-_pastor_marquinhos.docx</t>
   </si>
   <si>
     <t>indica ao executivo Municipal a substituição dos sinais sonoros das escolas por músicas suaves ou melodias calmas, visando atender às necessidades dos alunos com Transtorno do Espectro Autista (TEA), que são sensíveis a ruídos altos. Isso poderia criar um ambiente mais acolhedor e inclusivo para esses estudantes.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_178-2023_-_josimar.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_178-2023_-_josimar.docx</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja construído um PARQUE DE EXPOSIÇÃO, no bairro bela vista, sugere o terreno da Mineradora Mineral do Brasil, o qual se encontra ao lado da rua Izaltino Geraldo Damasceno no Bairro Bela Vista, devendo ser construído ainda, uma pista de caminhada, com academia ao Ar Livre, e ao derredor pista de ciclovia, para que os idosos, jovens, e todo aquele que quiser faça atividades, colocando ao longo bebedouros para hidratação das pessoas.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/indicacao_179-2022_-_edme.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/indicacao_179-2022_-_edme.docx</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que SEJA FEITO O RECAPEAMENTO DA AVENIDA BOM JARDIM EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_180-2023_-_josimar.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_180-2023_-_josimar.docx</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que seja feito na Água Mineral um PARQUE ECOLOGICO, visando a conservação, o uso Sustentável da maior vazão espontânea de agua mineral de todo mundo, propiciando ainda uma maior integração de toda pessoa que queira conhecer-la, sendo feito ainda uma pista para caminhada, brinquedos para o entretenimento das crianças, construindo ainda bancos para descanso, onde possam ser possível fazer piqueniques e lazer com a familia.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Isaías Silva, Daniela Agostinho, Edmê do Circular, Ludimila Diretora, Pastor Marquinhos, Preto do Bela Vista, Reinaldo Magalhães, Rogério Prado, Sammantta Bleme</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/546/prl_01-2023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/546/prl_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de Orientação e Defesa do Consumidor – PROCON CÂMARA – no âmbito da Câmara Municipal de Mário Campos”.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/585/minuta_projeto_de_resolucao_comissao_obras_vale_2023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/585/minuta_projeto_de_resolucao_comissao_obras_vale_2023.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Temporária de Acompanhamento das tratativas entre o Municío de Mário Campos, o Estado de Minas Gerais e a empresa Vale S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_resolucao_03_-_mesa_diretora.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_resolucao_03_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição do auxílio-alimentação dos servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_resolucao_042023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_resolucao_042023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação aos servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>"Autoriza a concessão de abono os cargos do quadro de pessoal da Câmara Municipal de Mário Campos e dá outras providências".</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/687/projeto_de_lei_complementar_01.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/687/projeto_de_lei_complementar_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos valores de vencimentos dos profissionais do magistério e do quadro setorial da educação e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/693/plc_02_-_executivo.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/693/plc_02_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do art. 47 e o § 3º do art. 64 da Lei Complementar n. 91, de 31 de julho de 2017, que “Dispõe o Estatuto dos Servidores Públicos Municipais e dos Serviços de Apoio Educacional do Município de Mário Campos/MG”.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/732/plc_03_-_mesa_diretora.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/732/plc_03_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 110/2022, extinguindo e criando cargos na Câmara Municipal de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_complementar_04.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_complementar_04.pdf</t>
   </si>
   <si>
     <t>Estabelece vencimento fixo aos servidores ocupantes do cargo de Enfermeiro Plantonista.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_de_lei_complementar_052023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_de_lei_complementar_052023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização, a estrutura orgânica e os procedimentos da Administração do Município de Mário Campos, e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/856/plc_06_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/856/plc_06_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Cria o cargo da classe de Terapeuta Ocupacional e o cargo da classe de Técnico em Enfermagem na Lei Complementar nº 596, de 31 de julho de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/projeto_lei_complementar_072023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/projeto_lei_complementar_072023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da classe de Bibliotecário no Plano de Cargos, Carreiras e Vencimentos do município de Mário Campos, e dá outras providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/projeto_lei_complementar_082023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/projeto_lei_complementar_082023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Analista de Educação.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_lei_complementar_092023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_lei_complementar_092023.pdf</t>
   </si>
   <si>
     <t>Cria vagas de cargos de Provimento Comissionado, os incorpora à Lei Complementar nº 31, de 8 de maio de 2008, que "Dispõe sobre o Estatuto e plano de Carreira da Educação do Munícipio de Mário Campos", e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_102023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_102023.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do art. 1º e o Quadro do Anexo I e II da Lei Complementar nº 107/2022 de 26 de abril de 2022.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/659/veto_01-2023.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/659/veto_01-2023.pdf</t>
   </si>
   <si>
     <t>Veto ao Caput do art. 2º, ao § 1º do mesmo artigo e ao artigo 4º, do Projeto Cordão de Girassol.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/775/veto_02_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/775/veto_02_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Complementar que Altera o § 1º do art. 47 e o § 3º do art. 64 da Lei Complementar n. 91, de 31 de julho de 2017, que “Dispõe o Estatuto dos Servidores Públicos Municipais e dos Serviços de Apoio Educacional do Município de Mário Campos/MG”.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/889/veto_03_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/889/veto_03_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei que “Institui o Programa Municipal de Educação Ambiental e Consciência Ecológica e dá outras providências”.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/890/veto_04_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/890/veto_04_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao projeto que Estabelece protocolo de segurança para as mulheres em casas de festas, discotecas, boates, e bares, cria o Selo Não É Não – Mulheres Seguras no âmbito do Município de Mário Campos e dá outras providências.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/891/veto_05_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/891/veto_05_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de que Institui a Política de Transparência nas Obras Públicas Municipais.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/892/veto_06_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/892/veto_06_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de que Institui a realização de exames oftalmológicos e otorrinologicos nos alunos da escolas e creches da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/893/veto_07_-_executivo_municipal.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/893/veto_07_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de que Estabelece que o Município de Mário Campos disponibilizará o Código de Barras Bidimensional Quick Response (QR Code) nas placas de obras públicas executadas por sua Administração Direta ou Indireta ou por empresas terceirizadas.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/939/veto8.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/939/veto8.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto que Dispõe sobre o tombamento do Pico dos Três Irmãos.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/veto_09.pdf</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/veto_09.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de Lei que "Dispõe sobre a comissão de monitoramento da violência em eventos esportivos e/ou culturais no município de Mário Campos/MG e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6544,67 +6544,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/526/requerimento_no_01-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/540/requerimento_no_02-2023_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_03-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_04-2023_sammantta_rogerio_pr_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_05-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/544/requerimento_no_06-2023_cospemde.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/539/requerimento_no_07-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/553/requerimento_no_08-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/554/requerimento_no_09-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/555/requerimento_no_10-2023_ludimila_daniela_rogerio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/557/requerimento_no_11-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/558/requerimento_no_12-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/560/requerimento_no_13-2023_isaias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/561/requerimento_no_14-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/570/requerimento_no_15-2023_proesmu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/571/requerimento_no_16-2023_sammantta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/572/requerimento_no_17-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_18-2023_proesmu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_no_19-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_no_20-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/576/requerimento_no_21-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_no_22-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/578/requerimento_no_23-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_no_24-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_no_25-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/587/requerimento_no_26-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/589/requerimento_no_27-2023_todos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/590/requerimento_no_28-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/591/requerimento_no_29-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/599/requerimento_no_30-2023_reinaldo_daniela.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/600/requerimento_no_31-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/601/requerimento_no_32-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_no_34-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_no_35-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/609/requerimento_no_36-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/610/requerimento_no_37-2023_sammantta_edme.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_no_38-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_no_39-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_no_40-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_no_41-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_no_42-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_no_43-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_no_44-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/625/requerimento_no_45-2023_daniela_outros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_no_46-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_no_47-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_no_48-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_no_49-2023_sammantta_ludimila_prmarquinhos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_no_50-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_no_51-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_no_52-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_no_53-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_no_54-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/644/requerimento_no_55-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/650/requerimento_no_56-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_no_57-2023_-_daniela_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_no_58-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/654/requerimento_no_59-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/657/requerimento_no_60-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_no_61-2023_edme_daniela.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/671/requerimento_no_62-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_no_63-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_no_64-2023_cecelsma_edme.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_no_65-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_no_66-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_no_67-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/677/requerimento_no_68-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_no_69-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/679/requerimento_no_70-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/680/requerimento_no_71-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_no_72-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_no_73-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_no_74-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_no_75-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_no_76-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/709/requerimento_no_77-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/758/requerimento_no_78-2023_rogerio_isaias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_no_79-2023_cospemde.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_no_80-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_no_81-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_no_82-2023_sammantta_rogerio_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_no_83-2023_ludimila_daniela_rogerio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_no_84-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_no_85-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_no_86-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/734/requerimento_no_87-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/735/requerimento_no_88-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_no_89-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_no_90-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/738/requerimento_no_91-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/739/requerimento_no_92-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/740/requerimento_no_93-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/741/requerimento_no_94-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/742/requerimento_no_95-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/745/requerimento_no_96-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_no_97-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_no_98-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/761/req_99_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_no_100-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_no_101-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/768/requerimento_no_102-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_no_103-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/788/requerimento_no_104-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/789/requerimento_no_105-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/790/requerimento_no_106-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/791/requerimento_no_107-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_no_108-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_no_109-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/794/requerimento_no_110-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/795/requerimento_no_111-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/796/requerimento_no_112-2023_sammantta_rogerio_pr_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/797/requerimento_no_113-2023_proesmu.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/798/requerimento_no_114-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_no_115-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_no_116-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/805/requerimento_no_117-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_no_118-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_no_119-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_no_120-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_no_121-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_no_122-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_no_123-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_no_124-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_no_126-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/822/requerimento_no_127-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_no_128-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/825/requerimento_no_129-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/826/requerimento_no_130-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_no_131-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/833/requerimento_no_132-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/834/requerimento_no_133-2023_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/835/requerimento_no_134-2023_todos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/836/requerimento_no_135-2023_daniela_sammantta_edme_isaias_ludimila.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_no_136-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_no_137-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_no_138-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_no_139-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_no_140-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_no_141-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_no_142-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_no_143-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_no_144-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_no_145-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_no_146-2023_isaias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_no_147-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_no_148-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_no_149-2023_daniela_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/861/requerimento_no_150-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/867/requerimento_no_151-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_no_152-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_no_153-2023_ludimila_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_no_154-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_no_155-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/878/requerimento_no_156-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_no_157-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_no_158-2023_edme.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_no_159-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_no_160-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_no_161-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/898/requerimento_no_162-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_no_163-2023_rogerio_sammantta.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_no_164-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/901/requerimento_no_165-2023_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_no_166-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_no_167-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_no_168-2023_cecelsma_sammantta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_no_169-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_no_170-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_no_171-2023_cecelsma_sammantta.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_no_172-2023_sammantta_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_no_173-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_no_174-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_no_175-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/925/requerimento_no_176-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_177-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_178-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_179-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_180-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_181-2023_daniela_ludimila_rogerio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_182-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_183-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/946/requerimento_184-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_185-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_186-2023_edme_daniela.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_187-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_188-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_189-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_190-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_191-2023_rogerio_sammantta_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_192-2023_edme_daniela.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_193-2023_ludimila_daniela.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_194-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_195-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_196-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_197-2023_ludimila_daniela_rogerio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/964/requerimento_198-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_199-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_200-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_201-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/968/requerimento_202-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_203-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_204-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_205-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_206-2023_daniela_sammantta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_207-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_208-2023_daniela_ludimila_rogerio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_209-2023_cecelsma_edme.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_210-2023_sammantta_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_211-2023_sammantta_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_212-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/982/requerimento_213-2023_sammantta_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_214-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_215-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_216-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_217-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_218-2023_daniela_edme.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_219-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/993/requerimento_220-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_221-2023_daniela_edme.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/995/requerimento_222-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/996/requerimento_223-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_224-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_225-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_226-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_227-2023_daniela_edme_ludimila.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_228-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_229-2023_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_230-2023_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_231-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_no_232-2023_reinaldo.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1017/requerimento_no_233-2023_reinaldo.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_no_234-2023_-_pastor_marquinhos.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_no_235-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_no_236-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_no_237-2023_sammantta.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_no_238-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_no_239-2023_daniela.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_no_240-2023_daniela.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_no_241-2023_daniela.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_no_242-2023_daniela.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_no_243-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/requerimento_no_244-2023_cecelsma.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_no_245-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/requerimento_no_246-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/requerimento_no_247-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/requerimento_no_248-_ccj_convoca_secretarios.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/519/pl_02-2023_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/520/pl_03-_ver._ludimila_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/521/pl_04_-_ver._sammantta_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/522/pl_05-2023-_ver._pra._marquinhos_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/545/pl_06-2023_ver._reinaldo_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/579/pl_07-2023_ver._ludimila_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/580/pl_08-2023_ver._isaias_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/595/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/631/pl_10-_executivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl_11.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/656/pl_12.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/688/pl_14-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_15_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/694/pl_17_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pl_18_-_ver._edme.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/708/pl_19_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/711/projeto_de_lei_20_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/712/projeto_de_lei_21_-_executivo_mun._ldo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/729/pl_22_-_ver_sammantta_1.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/730/pl_23_-_ver_daniela.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/731/pl_24_-_ver_daniela.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/751/pl_25_-_ver._daniela.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/752/pl_26_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/753/pl_27-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/754/pl_28_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_29-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/773/pl_30_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/774/pl_31.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/776/pl_32.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/777/pl_33.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/778/pl_34.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/806/pl_35_-_ver._rogerio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/807/pl_36_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/808/pl_37_-_ver._sammantta.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/818/pl_38_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/828/pl_39_-_ver._ludimila__sammantta.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/854/pl_40_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/855/pl_412023_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei_n43_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_44_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/894/pl45_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/895/pl46_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_482023_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/940/pl49.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/pl_50_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_51_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/976/pl_52_pr._marquinhos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/pl_53_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/pl_54_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/pl55.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/projeto_de_lei_572023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/517/mocao_012023_mulheres.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/538/mocao_02_agricultores_2023_gab_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/593/mocao_032023__liders_religiosos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/594/mocao_042023__motoristas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/608/mocao_052023__enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/649/mocao_062023__atletas.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/707/mocao_082023__professores.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/710/mocao_092023__empreendedores.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/917/mocao_112023__artesaos.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/921/mocao_122023__servidores_aposentados.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/959/mocao_132023__in_memorian_weld_maia.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_decreto_legislativo_01-2023_-_mocoes_de_aplausos_mulheres.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/569/projeto_de_decreto_legislativo_02-2023_-_mocoes_de_aplausos_agricultores.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/628/projeto_de_decreto_legislativo_03-2023_-_mocoes_de_aplausos_lideres_religiosos.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_decreto_legislativo_04-2023_-_mocoes_de_aplausos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_decreto_legislativo_06-2023_-_mocoes_de_aplausos_atletas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_decreto_legislativo_07-2023_-_mocoes_de_aplausos_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_decreto_legislativo_10-2023_-_mocoes_de_congratulacoes_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_01-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_02-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_03-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_04-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_05-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_06-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_07-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_08-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_09-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_10-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_11-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_12-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_13-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/547/indicacao_14-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_15-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_16-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_17-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/551/ind_18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/552/indicacao_19-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/556/indicacao_20-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/559/indicacao_21-2023_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/562/indicacao_22-2023_-_ludimila_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_23-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/564/indicacao_24-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/565/indicacao_25-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/566/indicacao_26-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/567/indicacao_27-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_28-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_29-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_30-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_31-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_32-2023_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_33-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_34-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_35-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/598/indicacao_36-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/603/indicacao_37-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/606/indicacao_38-2023_-_pastor_marquinhos_ludimila.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_39-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_40-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/618/indicacao_41-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_42-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_43-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_44-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_45-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/624/indicacao_46-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_47-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_48-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_49-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_50-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_51-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_52-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_53-2023_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/647/indicacao_54-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/648/indicacao_55-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/652/indicacao_56-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/655/indicacao_57-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/658/indicacao_58-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/660/indicacao_59-2023_-_daniela_outros.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_60-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/662/indicacao_61-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/663/indicacao_62-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/664/indicacao_63-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/665/indicacao_64-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_65-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/667/indicacao_66-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_67-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/692/indicacao_68-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/695/indicacao_69-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/696/indicacao_70-2023_-_sammantta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/697/indicacao_71-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_72-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_73-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_74-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/701/indicacao_75-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/703/indicacao_76-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/704/indicacao_77-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/713/indicacao_78-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_79-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_80-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_81-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_82-2023_-_sammantta_daniela.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_83-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/725/indicacao_84-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/727/indicacao_85-2023_-_pastor_marquinhos_daniela.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/728/indicacao_86-2023_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/743/indicacao_87-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/744/indicacao_88-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/746/indicacao_89-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_90-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/748/indicacao_91-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_92-2023_-_daniela_edme.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_93-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_94-2023_-_sammantta_daniela_ludimila_reinaldo_isaias_pr._marquinhos.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_95-2023_-_pastor_marquinhos_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_96-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_97-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_98-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_99-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_100-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_101-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/779/indicacao_102-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_103-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/781/indicacao_104-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/782/indicacao_105-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/783/indicacao_106-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_107-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_108-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_109-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/801/indicacao_110-2023_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_111-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_112-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_113-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_114-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_115-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/817/indicacao_116-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_117-2023_-_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_118-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/824/indicacao_119-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_120-2023_-_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_121-2023_-_daniela_edme_ludimila.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_122-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_123-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_124-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_125-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_126-2023_-_pastor_marquinhos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_127-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/863/indicacao_128-2023_-_sammantta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_129-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_130-2023_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_131-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_132-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_133-2023_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_134-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_135-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/879/indicacao_136-2023_-_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_137-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/881/indicacao_138-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/882/indicacao_139-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_140-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/886/indicacao_141-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/887/indicacao_142-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_143-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_144-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_145-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_146-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/915/indicacao_147-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/916/indicacao_148-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/919/indicacao_149-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_150-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_151-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/928/indicacao_152-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/934/indicacao_no_153-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_no_154-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_no_155-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/937/indicacao_no_156-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/933/indicacao_157-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_158-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_no_159-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_no_160-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_no_161-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_no_162-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_no_163-2022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_no_164-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_no_165-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/986/indicacao_no_166-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/987/indicacao_no_167-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/988/indicacao_no_168-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_no_169-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_no_170-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_no_171-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_no_172-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_173-2023_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_174-2023_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_175-2023_-_daniela.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_176-2023_-_daniela.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_177-2023_-_pastor_marquinhos.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_178-2023_-_josimar.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/indicacao_179-2022_-_edme.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_180-2023_-_josimar.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/546/prl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/585/minuta_projeto_de_resolucao_comissao_obras_vale_2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_resolucao_03_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_resolucao_042023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/687/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/693/plc_02_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/732/plc_03_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_de_lei_complementar_052023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/856/plc_06_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/projeto_lei_complementar_072023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/projeto_lei_complementar_082023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_lei_complementar_092023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_102023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/659/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/775/veto_02_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/889/veto_03_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/890/veto_04_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/891/veto_05_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/892/veto_06_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/893/veto_07_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/939/veto8.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/veto_09.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/526/requerimento_no_01-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/540/requerimento_no_02-2023_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_03-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_04-2023_sammantta_rogerio_pr_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_05-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/544/requerimento_no_06-2023_cospemde.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/539/requerimento_no_07-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/553/requerimento_no_08-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/554/requerimento_no_09-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/555/requerimento_no_10-2023_ludimila_daniela_rogerio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/557/requerimento_no_11-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/558/requerimento_no_12-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/560/requerimento_no_13-2023_isaias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/561/requerimento_no_14-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/570/requerimento_no_15-2023_proesmu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/571/requerimento_no_16-2023_sammantta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/572/requerimento_no_17-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_18-2023_proesmu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_no_19-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_no_20-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/576/requerimento_no_21-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_no_22-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/578/requerimento_no_23-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/759/requerimento_no_24-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_no_25-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/587/requerimento_no_26-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/589/requerimento_no_27-2023_todos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/590/requerimento_no_28-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/591/requerimento_no_29-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/599/requerimento_no_30-2023_reinaldo_daniela.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/600/requerimento_no_31-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/601/requerimento_no_32-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/604/requerimento_no_34-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_no_35-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/609/requerimento_no_36-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/610/requerimento_no_37-2023_sammantta_edme.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/611/requerimento_no_38-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_no_39-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_no_40-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_no_41-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_no_42-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_no_43-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_no_44-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/625/requerimento_no_45-2023_daniela_outros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/626/requerimento_no_46-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_no_47-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_no_48-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/635/requerimento_no_49-2023_sammantta_ludimila_prmarquinhos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_no_50-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/639/requerimento_no_51-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_no_52-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_no_53-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_no_54-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/644/requerimento_no_55-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/650/requerimento_no_56-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_no_57-2023_-_daniela_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_no_58-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/654/requerimento_no_59-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/657/requerimento_no_60-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/669/requerimento_no_61-2023_edme_daniela.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/671/requerimento_no_62-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_no_63-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_no_64-2023_cecelsma_edme.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_no_65-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_no_66-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_no_67-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/677/requerimento_no_68-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/678/requerimento_no_69-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/679/requerimento_no_70-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/680/requerimento_no_71-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_no_72-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_no_73-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_no_74-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_no_75-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/702/requerimento_no_76-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/709/requerimento_no_77-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/758/requerimento_no_78-2023_rogerio_isaias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_no_79-2023_cospemde.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/718/requerimento_no_80-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/720/requerimento_no_81-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/721/requerimento_no_82-2023_sammantta_rogerio_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_no_83-2023_ludimila_daniela_rogerio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_no_84-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_no_85-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_no_86-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/734/requerimento_no_87-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/735/requerimento_no_88-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_no_89-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_no_90-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/738/requerimento_no_91-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/739/requerimento_no_92-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/740/requerimento_no_93-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/741/requerimento_no_94-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/742/requerimento_no_95-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/745/requerimento_no_96-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/760/requerimento_no_97-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_no_98-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/761/req_99_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/762/requerimento_no_100-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/763/requerimento_no_101-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/768/requerimento_no_102-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_no_103-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/788/requerimento_no_104-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/789/requerimento_no_105-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/790/requerimento_no_106-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/791/requerimento_no_107-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/792/requerimento_no_108-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/793/requerimento_no_109-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/794/requerimento_no_110-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/795/requerimento_no_111-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/796/requerimento_no_112-2023_sammantta_rogerio_pr_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/797/requerimento_no_113-2023_proesmu.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/798/requerimento_no_114-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_no_115-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_no_116-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/805/requerimento_no_117-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/810/requerimento_no_118-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_no_119-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_no_120-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_no_121-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_no_122-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/815/requerimento_no_123-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/845/requerimento_no_124-2023_ceva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_no_126-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/822/requerimento_no_127-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_no_128-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/825/requerimento_no_129-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/826/requerimento_no_130-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_no_131-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/833/requerimento_no_132-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/834/requerimento_no_133-2023_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/835/requerimento_no_134-2023_todos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/836/requerimento_no_135-2023_daniela_sammantta_edme_isaias_ludimila.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_no_136-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_no_137-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_no_138-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_no_139-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_no_140-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/842/requerimento_no_141-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/843/requerimento_no_142-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_no_143-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_no_144-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_no_145-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_no_146-2023_isaias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_no_147-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_no_148-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_no_149-2023_daniela_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/861/requerimento_no_150-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/867/requerimento_no_151-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/868/requerimento_no_152-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/870/requerimento_no_153-2023_ludimila_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/874/requerimento_no_154-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/876/requerimento_no_155-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/878/requerimento_no_156-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/883/requerimento_no_157-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/885/requerimento_no_158-2023_edme.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_no_159-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_no_160-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/897/requerimento_no_161-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/898/requerimento_no_162-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_no_163-2023_rogerio_sammantta.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_no_164-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/901/requerimento_no_165-2023_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_no_166-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/906/requerimento_no_167-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_no_168-2023_cecelsma_sammantta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_no_169-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/909/requerimento_no_170-2023_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/910/requerimento_no_171-2023_cecelsma_sammantta.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_no_172-2023_sammantta_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_no_173-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_no_174-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_no_175-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/925/requerimento_no_176-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_177-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/930/requerimento_178-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/931/requerimento_179-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_180-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_181-2023_daniela_ludimila_rogerio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_182-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_183-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/946/requerimento_184-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_185-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_186-2023_edme_daniela.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/952/requerimento_187-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_188-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/954/requerimento_189-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/955/requerimento_190-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/956/requerimento_191-2023_rogerio_sammantta_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/957/requerimento_192-2023_edme_daniela.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/958/requerimento_193-2023_ludimila_daniela.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_194-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_195-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_196-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_197-2023_ludimila_daniela_rogerio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/964/requerimento_198-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_199-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_200-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/967/requerimento_201-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/968/requerimento_202-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_203-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_204-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/971/requerimento_205-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/972/requerimento_206-2023_daniela_sammantta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_207-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_208-2023_daniela_ludimila_rogerio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_209-2023_cecelsma_edme.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/979/requerimento_210-2023_sammantta_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_211-2023_sammantta_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_212-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/982/requerimento_213-2023_sammantta_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_214-2023_sammantta.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/984/requerimento_215-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_216-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_217-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_218-2023_daniela_edme.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_219-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/993/requerimento_220-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/994/requerimento_221-2023_daniela_edme.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/995/requerimento_222-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/996/requerimento_223-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_224-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_225-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_226-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_227-2023_daniela_edme_ludimila.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_228-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_229-2023_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1005/requerimento_230-2023_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_231-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_no_232-2023_reinaldo.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1017/requerimento_no_233-2023_reinaldo.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_no_234-2023_-_pastor_marquinhos.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_no_235-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_no_236-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_no_237-2023_sammantta.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_no_238-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_no_239-2023_daniela.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/requerimento_no_240-2023_daniela.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/requerimento_no_241-2023_daniela.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/requerimento_no_242-2023_daniela.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_no_243-2023_daniela.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/requerimento_no_244-2023_cecelsma.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/requerimento_no_245-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/requerimento_no_246-2023_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/requerimento_no_247-2023_ludimila.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/requerimento_no_248-_ccj_convoca_secretarios.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/519/pl_02-2023_-_executivo_municipal_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/520/pl_03-_ver._ludimila_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/521/pl_04_-_ver._sammantta_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/522/pl_05-2023-_ver._pra._marquinhos_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/545/pl_06-2023_ver._reinaldo_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/579/pl_07-2023_ver._ludimila_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/580/pl_08-2023_ver._isaias_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/595/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/631/pl_10-_executivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl_11.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/656/pl_12.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/688/pl_14-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_15_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/694/pl_17_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pl_18_-_ver._edme.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/708/pl_19_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/711/projeto_de_lei_20_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/712/projeto_de_lei_21_-_executivo_mun._ldo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/729/pl_22_-_ver_sammantta_1.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/730/pl_23_-_ver_daniela.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/731/pl_24_-_ver_daniela.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/751/pl_25_-_ver._daniela.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/752/pl_26_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/753/pl_27-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/754/pl_28_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_29-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/773/pl_30_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/774/pl_31.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/776/pl_32.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/777/pl_33.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/778/pl_34.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/806/pl_35_-_ver._rogerio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/807/pl_36_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/808/pl_37_-_ver._sammantta.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/818/pl_38_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/828/pl_39_-_ver._ludimila__sammantta.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/854/pl_40_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/855/pl_412023_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei_n43_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_44_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/894/pl45_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/895/pl46_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_482023_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/940/pl49.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/pl_50_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_51_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/976/pl_52_pr._marquinhos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/pl_53_-_ver._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/pl_54_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/pl55.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/projeto_de_lei_572023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/517/mocao_012023_mulheres.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/538/mocao_02_agricultores_2023_gab_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/593/mocao_032023__liders_religiosos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/594/mocao_042023__motoristas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/608/mocao_052023__enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/649/mocao_062023__atletas.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/707/mocao_082023__professores.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/710/mocao_092023__empreendedores.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/917/mocao_112023__artesaos.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/921/mocao_122023__servidores_aposentados.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/959/mocao_132023__in_memorian_weld_maia.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_decreto_legislativo_01-2023_-_mocoes_de_aplausos_mulheres.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/569/projeto_de_decreto_legislativo_02-2023_-_mocoes_de_aplausos_agricultores.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/628/projeto_de_decreto_legislativo_03-2023_-_mocoes_de_aplausos_lideres_religiosos.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_decreto_legislativo_04-2023_-_mocoes_de_aplausos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_decreto_legislativo_06-2023_-_mocoes_de_aplausos_atletas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_decreto_legislativo_07-2023_-_mocoes_de_aplausos_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_decreto_legislativo_10-2023_-_mocoes_de_congratulacoes_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_01-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/524/indicacao_02-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_03-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_04-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_05-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_06-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_07-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_08-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_09-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_10-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_11-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_12-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_13-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/547/indicacao_14-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_15-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_16-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_17-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/551/ind_18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/552/indicacao_19-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/556/indicacao_20-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/559/indicacao_21-2023_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/562/indicacao_22-2023_-_ludimila_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_23-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/564/indicacao_24-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/565/indicacao_25-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/566/indicacao_26-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/567/indicacao_27-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_28-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_29-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_30-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_31-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_32-2023_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_33-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_34-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_35-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/598/indicacao_36-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/603/indicacao_37-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/606/indicacao_38-2023_-_pastor_marquinhos_ludimila.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_39-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_40-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/618/indicacao_41-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_42-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_43-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_44-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_45-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/624/indicacao_46-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_47-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_48-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_49-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_50-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_51-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/645/indicacao_52-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_53-2023_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/647/indicacao_54-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/648/indicacao_55-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/652/indicacao_56-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/655/indicacao_57-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/658/indicacao_58-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/660/indicacao_59-2023_-_daniela_outros.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_60-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/662/indicacao_61-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/663/indicacao_62-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/664/indicacao_63-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/665/indicacao_64-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_65-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/667/indicacao_66-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_67-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/692/indicacao_68-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/695/indicacao_69-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/696/indicacao_70-2023_-_sammantta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/697/indicacao_71-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_72-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_73-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_74-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/701/indicacao_75-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/703/indicacao_76-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/704/indicacao_77-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/713/indicacao_78-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_79-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_80-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_81-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_82-2023_-_sammantta_daniela.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_83-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/725/indicacao_84-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/727/indicacao_85-2023_-_pastor_marquinhos_daniela.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/728/indicacao_86-2023_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/743/indicacao_87-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/744/indicacao_88-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/746/indicacao_89-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_90-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/748/indicacao_91-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_92-2023_-_daniela_edme.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_93-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_94-2023_-_sammantta_daniela_ludimila_reinaldo_isaias_pr._marquinhos.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_95-2023_-_pastor_marquinhos_sammantta_rogerio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_96-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_97-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_98-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_99-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_100-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_101-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/779/indicacao_102-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_103-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/781/indicacao_104-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/782/indicacao_105-2023_-_edme.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/783/indicacao_106-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_107-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_108-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_109-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/801/indicacao_110-2023_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_111-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_112-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_113-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_114-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_115-2022_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/817/indicacao_116-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_117-2023_-_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_118-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/824/indicacao_119-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_120-2023_-_pr.marquinhos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_121-2023_-_daniela_edme_ludimila.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_122-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_123-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_124-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_125-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_126-2023_-_pastor_marquinhos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_127-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/863/indicacao_128-2023_-_sammantta_ludimila.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_129-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_130-2023_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_131-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_132-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_133-2023_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_134-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_135-2023_-_cecelsma.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/879/indicacao_136-2023_-_ludimila_sammantta.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_137-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/881/indicacao_138-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/882/indicacao_139-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_140-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/886/indicacao_141-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/887/indicacao_142-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_143-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_144-2023_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_145-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_146-2023_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/915/indicacao_147-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/916/indicacao_148-2023_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/919/indicacao_149-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_150-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_151-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/928/indicacao_152-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/934/indicacao_no_153-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_no_154-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_no_155-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/937/indicacao_no_156-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/933/indicacao_157-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_158-2022_-_ludimila.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_no_159-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_no_160-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_no_161-2023_-_pastor_marquinhos.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_no_162-2022_-_josimar.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_no_163-2022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_no_164-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/985/indicacao_no_165-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/986/indicacao_no_166-2022_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/987/indicacao_no_167-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/988/indicacao_no_168-2022_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_no_169-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/999/indicacao_no_170-2022_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_no_171-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_no_172-2022_-_edme.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_173-2023_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_174-2023_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_175-2023_-_daniela.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_176-2023_-_daniela.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_177-2023_-_pastor_marquinhos.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_178-2023_-_josimar.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/indicacao_179-2022_-_edme.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_180-2023_-_josimar.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/546/prl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/585/minuta_projeto_de_resolucao_comissao_obras_vale_2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_resolucao_03_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_resolucao_042023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/687/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/693/plc_02_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/732/plc_03_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_de_lei_complementar_052023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/856/plc_06_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/projeto_lei_complementar_072023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/projeto_lei_complementar_082023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_lei_complementar_092023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_102023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/659/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/775/veto_02_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/889/veto_03_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/890/veto_04_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/891/veto_05_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/892/veto_06_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/893/veto_07_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/939/veto8.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/veto_09.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H530"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="160.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>