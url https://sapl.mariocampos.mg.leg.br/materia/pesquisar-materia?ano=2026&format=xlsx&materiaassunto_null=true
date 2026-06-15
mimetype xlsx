--- v0 (2026-01-23)
+++ v1 (2026-06-15)
@@ -10,98 +10,2915 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2104" uniqueCount="947">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>RQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>Pastor Marquinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2174/requerimento_01-2026_-_prmarquinhos.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que sejam prestadas informações pela Secretaria Municipal de Educação acerca da previsão de entrega dos materiais didáticos e uniformes escolares destinados aos alunos da rede municipal de ensino no ano letivo de 2026._x000D_
+Solicita-se que sejam informados:_x000D_
+Se há cronograma definido para a entrega dos materiais escolares e dos uniformes aos estudantes da rede municipal;_x000D_
+Em caso positivo, qual a previsão de início e término das entregas;_x000D_
+Se os processos de aquisição, licitação e distribuição já foram concluídos ou se ainda se encontram em andamento;_x000D_
+Caso haja atraso, quais os motivos e as medidas adotadas pela Secretaria para assegurar a regularização da entrega.</t>
+  </si>
+  <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Pastor Marquinhos, Wilson Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2185/requerimento_02-2026_-_prmarquinhos_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que sejam prestadas informações pelo Executivo Municipal acerca da situação financeira atual do Município, especialmente no que se refere aos valores disponíveis em caixa. Dessa forma, solicita-se que sejam informados: O valor total atualmente disponível em caixa, considerando saldos bancários, aplicações financeiras e demais disponibilidades financeiras do Município, com dados atualizados; A discriminação dos valores por conta, fundo ou fonte de recurso, quando houver; A data de referência das informações prestadas; A indicação de eventuais valores vinculados (recursos com destinação específica) e valores livres, quando aplicável.</t>
+  </si>
+  <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Nery Do Tangará, Pastor Marquinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2186/requerimento_03-2026_-_prmarquinhos_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requerem as seguintes informações detalhadas acerca do cronograma de obras públicas previsto para o exercício de 2026: I – Relação completa e individualizada de todas as obras públicas planejadas, em andamento ou em fase de licitação para o ano de 2026; II – Cronograma físico-financeiro de cada obra, contendo as etapas de execução, prazos previstos para início e conclusão, bem como o percentual de execução estimado por período; III – Indicação da localização de cada obra, com a respectiva secretaria, autarquia ou órgão responsável pela sua execução e fiscalização; IV – Estimativa dos custos totais de cada empreendimento, com a discriminação das fontes de recursos (recursos próprios, convênios, transferências estaduais ou federais, emendas parlamentares, financiamentos, entre outros); V – Informação sobre a situação atual de cada obra (planejada, licitada, contratada, em execução ou paralisada), com a devida justificativa nos casos de atraso ou interrupção; VI – Data de referência das i</t>
+  </si>
+  <si>
+    <t>2187</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Wilson Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2187/requerimento_04-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer Executivo Municipal, nos termos regimentais, que seja informado: 1. A relação completa dos lotes vagos pertencentes à Prefeitura Municipal que atualmente não possuem utilização, informando: • Endereço completo de cada lote; • Bairro; • Área aproximada; • Situação atual do imóvel. 2. Se há projetos, estudos ou planejamentos em andamento ou previstos para a utilização desses lotes públicos, especificando: • A finalidade pretendida; • A secretaria responsável; • Previsão de execução, caso exista. 3.	Caso não haja projetos definidos, se existe estudo ou intenção futura de destinação desses imóveis para políticas públicas, como: • Habitação; • Saúde; • Educação; • Lazer; • Assistência social; • Outros fins de interesse coletivo.</t>
+  </si>
+  <si>
+    <t>2189</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2189/requerimento_05-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja informado: 1. Quais são as ações que o Município vem adotando para identificar, notificar e remover veículos abandonados nas vias públicas dos bairros de Mário Campos. 2. Se existe levantamento atualizado dos veículos abandonados, informando: • Localização (rua e bairro); • Situação do veículo (sem condições de uso, sucateado, sem placas, etc.); • Tempo aproximado em que se encontra no local. 3. Quais secretarias ou órgãos responsáveis pela fiscalização e remoção desses veículos. 4. Se há procedimento administrativo definido, incluindo: • Prazos de notificação aos proprietários; • Critérios para remoção; • Destinação final dos veículos recolhidos (pátio, leilão, reciclagem ou descarte). 5. Se há parceria ou convênio com órgãos de trânsito ou empresas terceirizadas para execução desses serviços. 6. Caso não exista um plano específico, se há previsão de implantação de ações ou programas voltados à retirada de veículos abandonados das vias públicas.</t>
+  </si>
+  <si>
+    <t>2191</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2191/requerimento_06-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal, nos termos regimentais, que seja informado:  1. Qual a situação atual da obra do novo espaço destinado ao serviço de Fisioterapia do Município de Mário Campos, informando:  • Etapa em que se encontra;  • Percentual de execução.  2. Se a obra sofreu interrupções ou atrasos, especificando os motivos.  3. Qual o prazo previsto para conclusão e entrega do novo local de Fisioterapia à população.  4. Se o projeto do novo espaço contempla estrutura adequada, incluindo:  • Sistema de drenagem eficiente para evitar alagamentos;  • Ventilação adequada;  • Ambientes salubres e acessíveis para pacientes e profissionais. 5. Quais medidas estão sendo adotadas para garantir que o novo espaço não apresente os mesmos problemas enfrentados no imóvel alugado, especialmente em relação a infiltrações, umidade e risco de alagamento.</t>
+  </si>
+  <si>
+    <t>2192</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2192/requerimento_07-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja informado: 1. Se o Município possui empresa contratada ou convênio vigente responsável pelo mapeamento, instalação, manutenção e recarga dos extintores de incêndio nos prédios e espaços públicos municipais. 2. Em caso positivo, informar: • Nome da empresa contratada; • Vigência do contrato; • Escopo dos serviços prestados. 3. A relação dos espaços públicos municipais que possuem extintores de incêndio, informando: • Quantidade de extintores por local; • Tipos de extintores; • Pontos estratégicos onde estão instalados. 4. Se foi realizado mapeamento técnico para definição dos pontos estratégicos de instalação dos extintores, conforme normas de segurança e legislação vigente. 5. A situação da validade, recarga e manutenção dos extintores atualmente instalados, informando: • Quantos estão dentro do prazo de validade; • Quantos necessitam de recarga ou substituição; • Se há cronograma de inspeção periódica. 6. Caso sejam constatadas irregularidades, quais providências estão</t>
+  </si>
+  <si>
+    <t>2194</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2194/requerimento_08-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja informado: 1. A relação dos lotes vagos que já foram notificados pelo Município, informando: • Endereço completo; • Data da notificação; • Motivo da notificação. 2. Quais medidas foram adotadas após as notificações, esclarecendo: • Se os proprietários realizaram a limpeza ou regularização; • Se houve aplicação de multa; • Se foram tomadas outras providências administrativas. 3. Quantos lotes notificados permanecem em situação irregular, mesmo após o prazo legal concedido. 4. Se há cronograma de fiscalização contínua para acompanhamento desses lotes e novas notificações. 5. Quais secretarias ou setores responsáveis pela fiscalização, notificação e adoção das medidas cabíveis.</t>
+  </si>
+  <si>
+    <t>2196</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Reinaldo Magalhães</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2196/requerimento_09-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações sobre a possibilidade de execução de drenagem de águas pluviais em frente à Fisioterapia do Bairro Bom Jardim: Se existe estudo técnico, projeto ou planejamento para execução do serviço de drenagem no local; Em caso afirmativo, quando o serviço será realizado e qual o prazo estimado para conclusão da obra; Em caso negativo, qual a possibilidade ou previsão futura de execução da drenagem, incluindo medidas alternativas paliativas para minimizar os problemas enquanto não se realiza a obra; Quais ações imediatas o Executivo pode adotar para evitar a entrada de água durante chuvas fortes, considerando o risco de danos aos  maquinários, prejuízos aos atendimentos e à saúde dos usuários.</t>
+  </si>
+  <si>
+    <t>2197</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2197/requerimento_10-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações acerca da rodovia MG-040, especialmente nos trechos que ainda não foram recapeados: • Se existe alguns pontos da Rodovia MG-040 que não foram recapeados • Em caso afirmativo, quais são; • A Prefeitura Municipal já entrou em contato com o DER – Departamento de Edificações e Estradas de Rodagem de Minas Gerais, com o objetivo de verificar a possibilidade de recapeamento de toda a via da MG-040 nos pontos que ainda não foram contemplados com obras? • Em caso afirmativo, qual o prazo previsto para a execução do recapeamento? • Em caso negativo, requeiro que seja formalizada a solicitação junto ao DER, visando a adoção das providências necessárias para o recapeamento dos trechos pendentes.</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Sammantta Bleme</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2200/requerimento_11-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer os seguintes esclarecimentos acerca do estudo ambiental relacionado à gestão e à coleta de resíduos sólidos no Município: 1. Informar se já foi realizado estudo ambiental referente à situação da coleta e destinação do lixo no Município, especialmente diante das recorrentes reclamações da população quanto à ineficiência do serviço atualmente praticado; 2. Em caso afirmativo, encaminhar cópia integral do referido estudo ambiental a esta Casa Legislativa, para fins de análise e acompanhamento; 3. Caso o estudo ainda não tenha sido realizado, informar se há previsão para sua elaboração, indicando prazos e responsáveis; 4. Informar, de forma objetiva, quais medidas concretas o Poder Executivo pretende adotar após a conclusão do estudo ambiental, com vistas a sanar as falhas existentes, melhorar a eficiência da coleta de lixo e garantir condições adequadas de saúde pública e preservação ambiental.</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2202/requerimento_12-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações acerca das medidas adotadas pelo Município para o recolhimento de animais de grande porte soltos em vias públicas, considerando que até o presente momento não há convênio formalmente firmado para a execução desse serviço: 1. Se existe atualmente algum planejamento, estudo técnico ou tratativa administrativa em andamento para a celebração de convênio, termo de cooperação ou instrumento similar com a finalidade de viabilizar o recolhimento de animais de grande porte; 2. Em caso afirmativo, em que fase se encontra esse planejamento, bem como qual o prazo estimado para eventual formalização do referido convênio.</t>
+  </si>
+  <si>
+    <t>2203</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Isaías Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2203/requerimento_13-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, informações acerca da atual situação dos serviços de Fisioterapia ofertados no Município.</t>
+  </si>
+  <si>
+    <t>2204</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2204/requerimento_14-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer a adoção das providências administrativas, técnicas, jurídicas, orçamentárias e contábeis necessárias para que seja feito o pagamento do terço constitucional de férias aos Vereadores desta Casa Legislativa, pelos fundamentos de fato e de direito, conforme entendimento consolidado pelo Tribunal de Contas do Estado de Minas Gerais – TCE-MG, especialmente no Processo nº 1114390 (Consulta).</t>
+  </si>
+  <si>
+    <t>2205</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Nery Do Tangará, Wilson Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2205/requerimento_15-2026_-_wilsonjr_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Executivo Municipal que seja informado: 1. A relação completa dos veículos pertencentes à frota municipal que se encontram parados para manutenção, informando: • Placa; • Modelo; • Ano; • Secretaria ou setor ao qual o veículo está vinculado; • Local onde o veículo se encontra. 2. O motivo da paralisação de cada veículo, especificando: • Tipo de manutenção necessária; • Se a manutenção é preventiva ou corretiva; • Data em que o veículo foi retirado de circulação. 3. O prazo estimado para conclusão da manutenção e retorno do veículo às atividades. 4. Se há contratos vigentes para manutenção da frota municipal, informando: • Empresa(s) responsável(is); • Prazo contratual; • Se há pendências administrativas, orçamentárias ou contratuais que estejam impactando o conserto dos veículos. 5. Caso existam veículos parados por longo período, esclarecer se há: • Laudos técnicos; • Avaliação de viabilidade de recuperação; • Estudo para substituição, leilão ou baixa patrimonial</t>
+  </si>
+  <si>
+    <t>2206</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2206/requerimento_16-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita Municipal que sejam prestadas à esta Casa as seguintes informações  detalhadas acerca das lâmpadas queimadas na rodovia MG-040, em trecho sob responsabilidade do DER-MG. Conforme apurado, entende-se que tais ocorrências decorrem de recente manutenção realizada pelo órgão, na qual alguns cabos de energia foram danificados, resultando na queima das lâmpadas de iluminação pública do local: Número exato de lâmpadas queimadas no trecho afetado; Identificação dos locais específicos em que ocorreram as falhas de iluminação; Se o Poder Executivo notificou o DER sobre o problema; Prazo previsto para a substituição ou reparo das lâmpadas danificadas e previsão de normalização completa do serviço.</t>
+  </si>
+  <si>
+    <t>2208</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2208/requerimento_17-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas à esta Casa as seguintes informações acerca da possibilidade de intervenções de melhoria na Rua Espírito Santo, nas proximidades do depósito do Sr. Neto e do Supermercado Tangará, local onde existe uma passagem destinada ao escoamento de água e esgoto para o canto da via: Quais medidas já foram adotadas até o momento no referido local; Se há possibilidade de execução de intervenções corretivas ou paliativas para fechamento, proteção e adequação dos dois buracos existentes; Se é possível realizar melhorias na passagem subterrânea superficial de água e esgoto, de modo a ampliar o escoamento e evitar transbordamentos sobre a via.</t>
+  </si>
+  <si>
+    <t>2211</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Isaías Silva, Nery Do Tangará, Reinaldo Magalhães, Wilson Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2211/requerimento_18-2026_-_nery_isaias_reinaldo_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que Poder Executivo Municipal preste as seguintes informações: Se existe atualmente estudo técnico, administrativo ou financeiro em andamento visando à reestruturação do Plano de Cargos, Carreiras e Vencimentos (PCCV) dos servidores municipais; Em caso afirmativo, encaminhar cópia integral dos estudos, relatórios, notas técnicas, pareceres jurídicos e/ou financeiros já elaborados; Em caso negativo, informar de forma fundamentada os motivos da inexistência de tais estudos; 2. Os cargos da área da saúde apresentam atualmente maior índice de rotatividade de profissionais 3. Encaminhar, se houver, dados comparativos dos últimos 12 (doze) meses, discriminando admissões, desligamentos e vacâncias por cargo. 4. Informar os valores atuais de vencimento básico dos cargos de nível superior da área da saúde e educação, bem como eventual comparativo com municípios da região do Médio Paraopeba, caso exista estudo ou levantamento nesse sentido. 5. Se a Administração Municipal reconhece que</t>
+  </si>
+  <si>
+    <t>2212</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Nery Do Tangará</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2212/requerimento_19-2026_-_nery_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação e do setor de Recursos Humanos, pedido de informações completas e detalhadas acerca das contratações realizadas para a rede municipal de educação._x000D_
+Considerando a relevância do tema para a correta aplicação dos recursos públicos e para a garantia da transparência administrativa, requer-se que sejam prestados os seguintes esclarecimentos:_x000D_
+1.	Informar quais modalidades de contratação foram utilizadas (contratação temporária, designação, processo seletivo simplificado, entre outras);_x000D_
+2.	Esclarecer se houve processo seletivo, chamamento público ou outro procedimento formal, informando:_x000D_
+a.	número do edital;_x000D_
+b.	data de publicação;_x000D_
+c.	critérios de seleção adotados;_x000D_
+3.	Caso não tenha havido processo seletivo, informar o fundamento legal utilizado para as contratações._x000D_
+4.	Informar o número total de servidores contratados atualmente na rede municipal de educação; _x000D_
+...</t>
+  </si>
+  <si>
+    <t>2215</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Daniela Agostinho</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2215/requerimento_20-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja informado se a Secretaria Municipal de Educação possui algum processo em andamento para aquisição de ônibus escolar, com o objetivo de auxiliar no transporte dos alunos.</t>
+  </si>
+  <si>
+    <t>2217</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2217/requerimento_21-2026_-sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de audiência pública para tratar sobre "os fios em desuso nos postes do Município",  que conte com a presença de: I – Prefeita Municipal; II – representante do Departamento de Controle Urbano; III – representantes do Programa de Proteção e Defesa do Consumidor (Procon); IV – representantes da Companhia Energética de Minas Gerais (CEMIG); V – representantes das empresas prestadoras de serviços de telefonia e de internet.</t>
+  </si>
+  <si>
+    <t>2219</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2219/requerimento_22-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de audiência pública para tratar sobre o Transporte Coletivo Metropolitano que atende o Município e a região, na qual estarão em debate, especialmente, as seguintes linhas do sistema metropolitano: Linha 3721 – Mário Campos (via Funil) / Terminal Sarzedo; Linha 3722 – Terminal Sarzedo / Mário Campos via Campo Belo; Linha 3741 – Bairro Tangará / Terminal Sarzedo; Linha 3782 – Mário Campo / Belo Horizonte; Linha 3787 – Conceição de Itaguá / Belo Horizonte; Linha 3236 – Betim / Mário Campos via São Tarcísio; Linha 3789 – Brumadinho / Betim via Sarzedo; Linha desativada 3783 – Brumadinho via BR-381 / Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>2227</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento_23-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguinte informações acerca do planejamento e da previsão para a efetiva instalação e funcionamento do Conselho Municipal dos Direitos da Pessoa com Deficiência – COMDEMC, instituído pela Lei Municipal nº 560, de 04 de abril de 2016: 1.	Existe planejamento formal para a instalação ou reativação do Conselho Municipal dos Direitos da Pessoa com Deficiência? 2.	O Fundo Municipal dos Direitos da Pessoa com Deficiência – FMPDMC encontra-se regulamentado e apto a operar?</t>
+  </si>
+  <si>
+    <t>2228</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2228/requerimento_24-2026_-_sammamtta.pdf</t>
+  </si>
+  <si>
+    <t>Requer as informações e providências acerca de irregularidade constatada em ponto de ônibus localizado na Avenida Governador Magalhães Pinto, altura do nº 1960, Bairro Reta 2: Informação sobre a existência de autorização ou alvará para a intervenção realizada no local; Realização de vistoria técnica formal e encaminhamento do respectivo relatório a esta Casa Legislativa; Informação acerca das providências administrativas adotadas ou a serem adotadas para regularização da área pública; Indicação do prazo estimado para restabelecimento das condições adequadas de acessibilidade e segurança no ponto de ônibus; Caso não seja possível o restabelecimento do ponto de ônibus em seu local original, que seja avaliada tecnicamente a definição de novo local adequado, que garanta segurança viária, acessibilidade e condições seguras de embarque e desembarque aos pedestres e usuários do transporte coletivo; Envio de resposta formal a esta Casa Legislativa para que seja dado o devido retorno ao morador</t>
+  </si>
+  <si>
+    <t>2230</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2230/requerimento_25-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, bem como os setores responsáveis, informações acerca das ações de castração de animais domésticos (cães e gatos) no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>2231</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2231/requerimento_26-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca do cumprimento da Lei nº 735/2022: Quando será iniciada, de forma efetiva, a divulgação dos animais disponíveis para adoção no Município, conforme estabelecido na referida Lei; Quais canais oficiais de comunicação e articulação serão criados entre as protetoras independentes, organizações da sociedade civil e o Poder Executivo para a plena implementação e efetivação da Lei nº 735/2022.</t>
+  </si>
+  <si>
+    <t>2232</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2232/requerimento_27-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações acerca, das placas de identificação das vias públicas deste Município: Se há previsão por parte do Poder Executivo para a substituição das placas que ainda apresentam a denominação antiga das vias públicas, adequando-as ao nome atual oficialmente instituído por meio de legislação municipal; Se existe planejamento ou cronograma definido para a instalação de placas de identificação nas ruas que atualmente não possuem qualquer tipo de sinalização; O prazo estimado para a execução dessas providências e para a completa regularização da identificação e denominação das vias públicas do Município.</t>
+  </si>
+  <si>
+    <t>2233</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2233/requerimento_28-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações sobre providências quanto à instalação de braços nos postes de iluminação pública: Que seja realizado levantamento técnico das ruas que ainda não possuem braços instalados nos postes de iluminação pública; Que tais localidades sejam incluídas no cronograma de execução dos serviços; Que seja informado oficialmente o prazo previsto para a instalação dos referidos braços e a regularização completa da iluminação nesses locais.</t>
+  </si>
+  <si>
+    <t>2244</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2244/requerimento_29-2026_-_wilson_jr.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública para tratar sobre "a situação dos moradores e moradias da extensão da Av. Petrina Augusta de Jesus, conhecida como rua Beagá".</t>
+  </si>
+  <si>
+    <t>2245</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2245/requerimento_30-2026_-_wilson_jr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao setor competente do Poder Executivo informações acerca da situação das lixeiras instaladas no município, provenientes da gestão anterior: 1. Se há previsão para a retirada das atuais lixeiras instaladas na gestão anterior. 2. Caso positivo, qual o cronograma previsto para essa retirada. 3. Se existe a possibilidade de substituição dessas lixeiras por novos modelos mais adequados. 4. Se há algum modelo de lixeira já estudado ou definido pela administração municipal. 5. Se foi realizado ou está em andamento algum estudo técnico que determine a quantidade ideal de lixeiras por bairro, de forma a atender melhor a população e garantir condições adequadas de trabalho às serventes de limpeza.</t>
+  </si>
+  <si>
+    <t>2246</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Dr Aleff Diego</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2246/requerimento_31-2026_-_dr_aleff.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhada planilha detalhada contendo a relação de todas as emendas parlamentares destinadas ao Município de Mário Campos, desde a sua emancipação político-administrativa até a presente data, oriundas de Deputados Estaduais, Deputados Federais e Senadores da República: Requer-se que a referida planilha contenha, obrigatoriamente, as seguintes informações: Nome do parlamentar autor da emenda; Cargo (Deputado Estadual, Deputado Federal ou Senador da República); Valor destinado; Destinação/objeto da emenda; Situação da execução do recurso (empenhado, liquidado, pago ou em execução).</t>
+  </si>
+  <si>
+    <t>2247</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2247/requerimento_32-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo resposta formal e fundamentada ao Ofício nº 026/2026, considerando que este mandato protocolou este Ofício, mas até o presente momento não recebeu qualquer resposta formal por parte do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>2248</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2248/requerimento_33-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que promova a análise e a adoção das medidas jurídicas e administrativas cabíveis no âmbito do processo judicial nº 0114.14.002.905-8, com a finalidade de amparar os moradores que se encontram sob risco iminente de demolição de suas residências, por meio da Procuradoria, da Secretaria de Desenvolvimento Social, da Secretaria de Obras e demais setores competentes: Estude, com urgência, medidas jurídicas e administrativas cabíveis no âmbito do referido processo judicial, visando resguardar o interesse público e minimizar danos sociais; Avalie alternativas técnicas, como eventual regularização fundiária, revisão administrativa da área, proposta de acordo judicial ou outras medidas legalmente possíveis; Caso a desocupação venha a se concretizar, apresente plano prévio de assistência às famílias, incluindo: Garantia de acolhimento temporário digno; Inclusão prioritária em programas habitacionais; Apoio social e acompanhamento pelas equipes técnicas; Event</t>
+  </si>
+  <si>
+    <t>2249</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2249/requerimento_34-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo informações detalhadas acerca da situação do Município de Mário Campos (MG) frente ao risco de perda de verbas destinadas a programas habitacionais._x000D_
+1. Confirmação formal se o Município de Mário Campos se encontra incluído na lista atualizada de municípios com pendências no SNHIS que possam comprometer a habilitação e a liberação de recursos para programas de habitação popular; 2. Especificação detalhada acerca da existência e regularidade dos seguintes instrumentos no âmbito municipal: Fundo Local de Habitação de Interesse Social; Conselho Gestor Participativo de Habitação; Plano Local de Habitação de Interesse Social (PLHIS). Em caso de inexistência ou irregularidade, informar quais pendências ainda permanecem. 3. Descrição das ações já adotadas, em andamento ou previstas pelo Poder Executivo Municipal para regularização junto aos órgãos federais competentes, especialmente quanto à manutenção da habilitação e ao recebimento de recursos federais e estaduais</t>
+  </si>
+  <si>
+    <t>2250</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2250/requerimento_35-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas as seguintes informações: 1. O quantitativo total de contratações realizadas no exercício do ano de 2025, discriminadas por secretaria, setor ou órgão da Administração Municipal; 2. Para cada secretaria ou setor, informar de forma detalhada: número de servidores contratados; cargo ou função exercida; forma de contratação (processo seletivo simplificado, contrato temporário, nomeação, terceirização ou outro); fundamento legal utilizado para a contratação; 3. Informar se as contratações realizadas decorreram de: processo seletivo público; aproveitamento de cadastro de reserva; contratação direta por excepcional interesse público, especificando a motivação; 4. Em caso de contratações terceirizadas, informar: nome da empresa contratada; objeto do contrato; número de profissionais disponibilizados por setor; vigência contratual.</t>
+  </si>
+  <si>
+    <t>2252</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2252/requerimento_36-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações e documentos, de forma clara, objetiva e acompanhada de cópias integrais: I – Situação Atual do Programa: O Programa de Fomento à Agricultura encontra-se atualmente ativo no Município de Mário Campos? Em caso afirmativo, informar desde quando está em execução e em qual fase se encontra (planejamento, implementação, execução ou conclusão). Em caso negativo, apresentar justificativa formal, indicando se há previsão de retomada ou reestruturação. II – Abrangência e Beneficiários: Relação nominal e completa dos produtores rurais contemplados, beneficiados ou cadastrados no programa até a presente data; Informar localidade, tipo de produção e modalidade de apoio recebida por cada beneficiário; Quantidade total de produtores atendidos e estimativa de produtores ainda a serem contemplados. III – Critérios e Procedimentos: Quais critérios técnicos, sociais e econômicos foram utilizados para a seleção dos beneficiários;</t>
+  </si>
+  <si>
+    <t>2253</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2253/requerimento_37-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações exclusivamente sobre os serviços de limpeza urbana, especialmente roçagem e capina: O executivo tem  um estudo de viabilidade para Ampliar frentes de trabalho e aumentar a capacidade operacional da empresa contratada; Existe um estudo de Reduzir o tempo de atendimento nos bairros e evitar acúmulo de serviços; Existe  um estudo de viabilidade do Executivo  para Garantir atendimento emergencial em situações de maior demanda ou necessidade crítica.</t>
+  </si>
+  <si>
+    <t>2254</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2254/requerimento_38-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações relativas ao funcionamento do CRAS  Centro de Referência de Assistência Social deste município: Que seja informado se houve, de fato, interrupção do sistema utilizado pelo CRAS, especificando os dias e períodos em que ocorreu a indisponibilidade; Quais serviços deixaram de ser prestados durante o referido período; Quantas pessoas foram afetadas pela suspensão dos atendimentos; Quais providências foram adotadas pela Administração para regularizar a situação; Se foi disponibilizada alternativa de atendimento ou realizado reagendamento prioritário aos usuários prejudicados.</t>
+  </si>
+  <si>
+    <t>2255</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2255/requerimento_39-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações sobre a contratação de empresa especializada para execução de pinturas viárias no município: Se há estudo, planejamento ou levantamento técnico para a contratação de empresa especializada em pinturas viárias; Quais critérios serão adotados para seleção da empresa e execução dos serviços, especialmente priorizando as áreas mais críticas da cidade; Qual o prazo estimado para início e conclusão dos trabalhos; Quais medidas estão previstas para manter a pintura viária atualizada e segura a médio e longo prazo.</t>
+  </si>
+  <si>
+    <t>2256</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2256/requerimento_40-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações   Sobre o aumento da capacidade do transporte circular: Existe previsão de substituição ou ampliação do veículo atualmente utilizado, considerando que o micro-ônibus em operação não atende adequadamente a demanda da população? Caso afirmativo, qual é o prazo estimado para a troca ou ampliação do transporte? A Prefeitura possui planejamento ou estudos para adequar o transporte à demanda atual, considerando rotas, horários e número de usuários? Quais medidas estão sendo avaliadas ou implementadas para garantir mais conforto, segurança e eficiência aos passageiros dos circulares municipais?</t>
+  </si>
+  <si>
+    <t>2257</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2257/requerimento_41-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações sobre a possibilidade de estabelecer  parceria  da copasa e  executivo  para obras da  reta 2 : Se o Executivo  pode estabelecer parceria ou alinhamento com a COPASA para que, no momento da instalação das tubulações da copasa na Reta 2,  o Executivo realize simultaneamente ou imediatamente após a obra a drenagem  com as manilhas , evitando retrabalho; Caso seja viável a parceria, qual seria o prazo estimado para execução da drenagem ; Se há planejamento ou estudo prévio sobre a execução conjunta dessas obras, e quais recursos seriam necessários para isso.</t>
+  </si>
+  <si>
+    <t>2260</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_42-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, informações detalhadas sobre o funcionamento do programa de Escola em Tempo Integral no município, bem como dados comparativos dos anos 2025 e 2026.</t>
+  </si>
+  <si>
+    <t>2261</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2261/requerimento_43-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que sejam prestadas informações acerca da existência de lotes particulares cedidos para o uso do município, seja por meio de cessão, comodato, doação ou qualquer outro instrumento legal.</t>
+  </si>
+  <si>
+    <t>2275</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2275/requerimento_44-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que sejam prestadas informações acerca do Plano Diretor do município, considerando que o instrumento possui prazo de vigência e revisão periódica.</t>
+  </si>
+  <si>
+    <t>2276</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_45-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que sejam prestadas informações acerca dos eventos realizados por meio do Contrato nº 52, firmado com a empresa Lok Pirâmide, inscrita no CNPJ nº 04.057.221/0001-57, vigente em 04/12/2025, no valor de R$ 1.812.087,52.</t>
+  </si>
+  <si>
+    <t>2277</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2277/requerimento_46-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que sejam prestadas informações acerca do Contrato nº 371/25, referente ao Processo nº 104, no valor de R$ 104.164,22, relacionado à limpeza urbana.</t>
+  </si>
+  <si>
+    <t>2279</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2279/requerimento_47-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio de seus setores competentes, informações acerca da demora na marcação de consultas especializadas na rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>2282</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Isaías Silva, Nery Do Tangará</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2282/requerimento_48-2026_-_isaias_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, pedido de informações detalhadas referentes ao Processo Licitatório nº 024/2025 – Adesão nº 001/2025, na modalidade Adesão a Registro de Preços, firmado com a empresa BARÃO MOTORPEÇAS LTDA.</t>
+  </si>
+  <si>
+    <t>2283</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_49-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio de seus setores competentes, informações acerca da participação do Município no Programa de Promoção e Proteção da Saúde e da Dignidade Menstrual, de iniciativa do Governo Federal.</t>
+  </si>
+  <si>
+    <t>2284</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2284/requerimento_50-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio de seus setores competentes, informações acerca do Processo Licitatório nº 73/2025 – Pregão Eletrônico nº 27/2025.</t>
+  </si>
+  <si>
+    <t>2286</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Daniela Agostinho, Reinaldo Magalhães</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2286/requerimento_51-2026_-_daniela_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requerem as seguintes informações: A Secretaria Municipal de Saúde já possui cartão ou carteirinha de identificação para pacientes com fibromialgia? Caso ainda não esteja disponível, existe alguma medida sendo adotada para que esse cartão seja disponibilizado aos pacientes?</t>
+  </si>
+  <si>
+    <t>2288</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_52-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca do andamento do estudo orçamentário mencionado em resposta à Indicação apresentada em novembro, que solicitou o descongelamento e a retomada da contagem do tempo de serviço dos servidores públicos municipais para fins de concessão de progressões horizontais, adicionais por tempo de serviço (quinquênios e sexta-parte) e férias-prêmio.</t>
+  </si>
+  <si>
+    <t>2290</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_54-2026_-__sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da efetiva implantação do Departamento Municipal de Trânsito – MarioTrans, responsável pela gestão, fiscalização e ordenamento do trânsito no município:  Informar qual é a atual situação do processo de implantação do MarioTrans no município; Esclarecer quais medidas administrativas já foram adotadas para sua efetiva implementação; Informar quais etapas ainda precisam ser concluídas para que o departamento passe a funcionar plenamente.</t>
+  </si>
+  <si>
+    <t>2299</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2299/requerimento_54-2026_-__sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca do andamento das tratativas para a implantação de uma base do Serviço de Atendimento Móvel de Urgência – SAMU no município: Informar em que estágio se encontram as tratativas para a instalação de uma base do SAMU no município; Esclarecer se houve avanços nas negociações ou nos procedimentos administrativos necessários para a implantação do serviço; Informar se há previsão para a efetiva instalação da base do SAMU na cidade; Caso não haja previsão ou caso o projeto não venha a ser implantado, informar quais são os motivos ou impedimentos para sua concretização.</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_55-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Executivo Municipal preste esclarecimentos formais e documentados acerca da captura e destinação de um cachorro ocorrida na Rua Paraju, Bairro Campo Verde, no dia 05 de março de 2026, por volta das 11h47.</t>
+  </si>
+  <si>
+    <t>2301</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2301/requerimento_56-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente à Secretaria Municipal de Educação, para que preste informações detalhadas e documentadas acerca do quantitativo de crianças que necessitam de acompanhamento por monitores escolares, bem como da disponibilidade desses profissionais na rede municipal de ensino,</t>
+  </si>
+  <si>
+    <t>2302</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_57-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal as seguintes informações: O motivo da não realização da formatura dos alunos do 2º período da Educação Infantil na Escola Vereador Weld de Souza Maia; Se a decisão partiu da unidade escolar ou da Secretaria Municipal de Educação, indicando o respectivo ato normativo, orientação técnica ou decisão administrativa que a fundamentou; 	Se a substituição da formatura por passeio possui caráter obrigatório ou facultativo, bem como os critérios adotados; Se a medida se aplica exclusivamente à referida unidade escolar ou a toda a rede municipal de ensino; Em caso de aplicação em toda a rede, informar quais escolas não realizarão formatura para o 2º período da Educação Infantil; Se houve consulta prévia aos pais ou responsáveis acerca da substituição da formatura por passeio, apresentando, se houver, os registros correspondentes; Se existe possibilidade de revisão da decisão, considerando as manifestações apresentadas pelas famílias.</t>
+  </si>
+  <si>
+    <t>2303</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2303/requerimento_58-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal as seguintes  informações referentes à obra atualmente em execução na Rua Cândido Lobato, no Bairro Jardim: A obra abrangerá toda a extensão da Rua Cândido Lobato no trecho sentido Lambari? Está prevista a instalação de canaletas em toda a extensão da via? Caso não haja canaletas em toda a extensão, qual será a solução adotada para garantir o escoamento adequado das águas pluviais, evitando que barros e detritos desçam sobre a via e comprometam sua utilização?</t>
+  </si>
+  <si>
+    <t>2304</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2304/requerimento_59-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal, por meio da secretaria Municipal da Saúde, as seguintes informações: O município possui veículo próprio e exclusivo destinado ao transporte de pacientes que realizam tratamento de hemodiálise? Em caso positivo, o referido veículo está sendo utilizado regularmente para essa finalidade? Caso o veículo exista e não esteja sendo utilizado, quais são os motivos que impedem sua utilização? Caso o município não possua veículo exclusivo para o transporte desses pacientes, existe algum estudo, planejamento ou projeto por parte do Poder Executivo para aquisição ou disponibilização de veículo especializado para atender pacientes que realizam tratamento de hemodiálise?</t>
+  </si>
+  <si>
+    <t>2305</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2305/requerimento_60-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal as seguintes informações: O Executivo Municipal possui estudos, projetos ou planejamento voltados para melhorias no bairro Reta 2? Considerando que o bairro carece de infraestrutura e espaços de lazer, conforme constantes reclamações dos moradores, quais medidas estão sendo adotadas para sanar essas deficiências? Quais obras estão previstas para o bairro Reta 2, especialmente nas áreas de infraestrutura urbana, pavimentação, iluminação pública, drenagem, esporte e lazer? Existe cronograma definido para a execução dessas obras? Em caso positivo, favor informar os prazos. Há previsão de novos investimentos destinados ao bairro? Se sim, quais e em que período serão executados?</t>
+  </si>
+  <si>
+    <t>2306</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Nery Do Tangará, Reinaldo Magalhães</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2306/requerimento_61-2026_-_reinaldo_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Executivo Municipal o envio de cópia integral da documentação, bem como o fornecimento de informações técnicas, operacionais e financeiras, referentes aos contratos de prestação de serviços de transporte coletivo dos ônibus que atenderam ou atendem as seguintes rotas: Rota Saúde (Ano de 2025); Rota Verde; Rota Amarela. Qual é o ano mínimo de fabricação exigido para o veículo no contrato do edital do processo de licitação destinado a essa finalidade?</t>
+  </si>
+  <si>
+    <t>2307</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2307/requerimento_62-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo Municipal informe se haverá obra de patrolamento e ou lançamento de material na estrada do buracão, localizada na Reta 2, área rural, no trecho final com sentido à Rua Diamantes, região da Vila da Serra/Capão, caso a resposta seja afirmativa, informar o cronograma com data e quais serviços serão realizados por meio da Secretaria competente</t>
+  </si>
+  <si>
+    <t>2318</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2318/requerimento_63-2026_-_prmarquinhos.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas informações referentes à Lei que “Dispõe sobre a obrigatoriedade da inserção de Código de Barras Bidimensional (QR Code) nas placas de obras públicas municipais, com o objetivo de promover transparência e facilitar o acesso às informações por parte da população”: Qual o atual estágio de implementação da referida lei no município de Mário Campos; Quais medidas já foram adotadas pela Administração Municipal para o cumprimento da legislação; Qual o prazo previsto para a efetiva implementação da lei em todas as obras públicas; Qual setor ou órgão é o responsável pela execução, fiscalização e manutenção das informações vinculadas ao QR Code; Caso ainda não tenha sido implementada, quais são os motivos que justificam o não cumprimento da referida lei até o momento.</t>
+  </si>
+  <si>
+    <t>2319</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2319/requerimento_64-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas as seguintes informações acerca da emenda parlamentar destinada pela Deputada Ione, que contempla o município com a aquisição de uma caixa d’água: Qual o procedimento adotado pelo município para a execução da referida emenda; Se a aquisição da caixa d’água já foi realizada ou se o recurso já se encontra disponível para tal finalidade; Qual a previsão para instalação da referida caixa d’água; Se já houve comunicação formal à COPASA sobre a instalação e funcionamento da estrutura.</t>
+  </si>
+  <si>
+    <t>2324</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2324/requerimento_65-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da oferta de próteses dentárias (dentaduras) no âmbito do município: Que seja informado se o município dispõe de serviço voltado à confecção e fornecimento de próteses dentárias (dentaduras) à população; Em caso positivo, que seja esclarecido se o serviço está sendo executado regularmente, informando locais de atendimento, critérios de acesso, quantidade de atendimentos realizados e eventual fila de espera; Caso o serviço exista, mas não esteja sendo executado no momento, que sejam apresentados os motivos da paralisação; Em caso de inexistência do serviço no município, que seja informado o motivo e se há previsão ou planejamento para sua implantação; Que sejam informadas as medidas que estão sendo adotadas para ampliar o acesso da população aos serviços de saúde bucal, especialmente no que se refere às próteses dentárias.</t>
+  </si>
+  <si>
+    <t>2327</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_66-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações complementares referentes à resposta do Requerimento nº 133, encaminhada por meio do Ofício nº 299/2025: Que seja informado se já foi concluído o levantamento de toda a documentação referente à área mencionada, especialmente no que diz respeito a possíveis doações, indenizações ou acordos realizados em gestões anteriores; Em caso positivo, que seja encaminhada cópia dos documentos levantados ou relatório detalhado contendo as conclusões apuradas; Caso o levantamento ainda não tenha sido finalizado, que sejam informados os motivos da demora e o prazo previsto para sua conclusão; Que sejam prestados esclarecimentos atualizados sobre a titularidade da área e a situação da regularização fundiária do local;</t>
+  </si>
+  <si>
+    <t>2328</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2328/requerimento_67-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações sobre as placas de sinalização do município algumas ausentes , apagadas ,  desgastadas e enferrujadas: Que seja informado se a Administração Municipal tem conhecimento da ausência de placas de sinalização em locais onde existem apenas os suportes; Se há planejamento para reforço da fiscalização e adoção de medidas para evitar  furtos; Existe um cronograma ou planejamento para a manutenção, recuperação ou substituição dessas placas? Caso positivo, qual a previsão para início e conclusão dos serviços? Quais medidas emergenciais estão sendo adotadas para os locais onde a sinalização se encontra em situação mais crítica?</t>
+  </si>
+  <si>
+    <t>2329</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Nery Do Tangará, Isaías Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2329/requerimento_68-2026_-_nery_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam encaminhadas a esta Câmara Municipal, no prazo regimental, informações e documentos referentes ao saneamento básico do Município.</t>
+  </si>
+  <si>
+    <t>2330</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Wilson Júnior, Nery Do Tangará</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2330/requerimento_69-2026_-_wilsonjr_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, informações detalhadas acerca da disponibilização do método contraceptivo Implanon na rede pública de saúde do Município.</t>
+  </si>
+  <si>
+    <t>2331</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2331/requerimento_70-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações referentes a todos os contratos de locação (aluguéis) firmados nos anos de 2025 e 2026, contendo: Identificação dos imóveis locados (endereço completo); Valores mensais e totais; Prazo de vigência; Finalidade da locação; Secretaria ou setor responsável.</t>
+  </si>
+  <si>
+    <t>2332</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2332/requerimento_71-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca das políticas públicas voltadas ao atendimento de pessoas com fibromialgia no município e o cumprimento da Lei nº 853/2024 que, “Dispõe sobre o reconhecimento da fibromialgia como deficiência no Município de Mário Campos e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2333</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2333/requerimento_72-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja realizada avaliação técnica na Rua Campo Belo, bairro Campo Belo, em frente ao número 1718.</t>
+  </si>
+  <si>
+    <t>2334</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2334/requerimento_73-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da execução da Lei Municipal nº 979/2026, que institui o Programa Municipal de Educação Financeira nas escolas da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>2335</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_74-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca do Ofício 28/2026, de 19 de fevereiro de 2026, solicitando que sejam adotadas providências urgentes para a realização de capina, limpeza e manutenção da calçada localizada em frente à sede da Prefeitura Municipal, garantindo condições adequadas de uso e segurança à população.</t>
+  </si>
+  <si>
+    <t>2337</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2337/requerimento_75-2026_-_reinaldo.docx</t>
+  </si>
+  <si>
+    <t>Requer seja concedido o prazo adicional de 05 (cinco) dias para que o Poder Executivo encaminhe a resposta ao Requerimento 36/2026, contados a partir da data de aprovação deste requerimento na presente sessão ordinária</t>
+  </si>
+  <si>
+    <t>2349</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2349/requerimento_76-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações acerca das tratativas para a mudança do Conselho Tutelar para um espaço mais adequado.</t>
+  </si>
+  <si>
+    <t>2350</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2350/requerimento_77-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações acerca da situação da iluminação pública ao longo da extensão da MG-040, no município, bem como se há registros, estudos ou providências em andamento para solução das irregularidades identificadas.</t>
+  </si>
+  <si>
+    <t>2351</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2351/requerimento_78-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações acerca da existência de estudo técnico referente à segurança viária na Rua José Luiz do Prado, esquina com a Rua João Sebastião do Prado no Bairro São Tarcísio.</t>
+  </si>
+  <si>
+    <t>2352</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2352/requerimento_79-2026_-_isaias_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras e Meio Ambiente, que preste as devidas informações, bem como encaminhe cópia integral da ata e demais documentos correlatos referentes ao teor do Ofício nº 027/2026, datado de 06 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2353</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2353/requerimento_80-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações detalhadas referentes ao Processo nº 132, celebrado com o fornecedor EFICIENZA DISTRIBUIDORA DE MATERIAIS ELÉTRICOS LTDA, assinado em 13/01/2026, no valor de R$ 690.000,00 (seiscentos e noventa mil reais).</t>
+  </si>
+  <si>
+    <t>2354</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2354/requerimento_81-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da prestação do serviço de transporte público no âmbito do programa Tarifa Zero, especialmente no que se refere à interrupção da Rota Verde.</t>
+  </si>
+  <si>
+    <t>2355</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2355/requerimento_82-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações acerca das concessões/permissões do serviço de transporte individual de passageiros por táxi no Município.</t>
+  </si>
+  <si>
+    <t>2356</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2356/requerimento_83-2026_-_nery_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Poder Executivo Municipal para que proceda à análise técnica, operacional e de segurança quanto à possibilidade de adequação do ponto final ou criação de parada adicional do transporte escolar universitário, especialmente no período noturno, conforme demanda formal apresentada por moradora e usuária do serviço.</t>
+  </si>
+  <si>
+    <t>2357</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2357/requerimento_84-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas informações formais, objetivas, detalhadas e individualizadas, acerca dos atendimentos realizados na Unidade de Saúde 24 Horas, no dia 10 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2358</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2358/requerimento_85-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da disponibilização de telhas no período de calamidade/emergência: • Quais são os motivos que  ainda não foi realizada a disponibilização de telhas; • Qual  o prazo concreto e oficial para o início da distribuição das telhas; • Que sejam detalhadas as razões administrativas, operacionais ou financeiras que justificam a demora na adoção da medida, considerando a urgência da situação; • Quais medidas emergenciais estão sendo adotadas atualmente pelo Poder Executivo para minimizar os impactos às famílias que permanecem com suas residências danificadas; • Se já existe processo administrativo em andamento para aquisição das telhas, informando seu estágio atual.</t>
+  </si>
+  <si>
+    <t>2359</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2359/requerimento_86-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Plenário dilação de prazo para resposta aos Requerimentos 44, 48, 50 e 60, conforme solicitado pelo Ofício nº 184/2026, de autoria do Gabinete da Prefeita, protocolado nesta Casa Legislativa em na data de 13 de  Abril de 2026.</t>
+  </si>
+  <si>
+    <t>2378</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2378/requerimento_87-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, informações e providências quanto ao quadro de energia aberto localizado na Rua Três Irmãos, próximo à esquina.</t>
+  </si>
+  <si>
+    <t>2379</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_88-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca da situação das máquinas agrícolas do Município, especialmente quanto ao empréstimo e utilização.</t>
+  </si>
+  <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_89-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal  a respeito da intervenção realizada na rua Radium, bairro Reta 1.</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2381/requerimento_90-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações sobre a atual fase em que se encontra a obra de construção do ESF Vermelho.</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2382/requerimento_91-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas à esta Casa as seguintes informações acerca da utilização de canais digitais de comunicação (grupos de WhatsApp) nas escolas da rede municipal de ensino: Todas as escolas da rede municipal possuem grupo de canal digital (como WhatsApp) para comunicação com pais e responsáveis? Caso sim, quais são as escolas que utilizam esse canal? Em caso negativo, quais escolas ainda não possuem esse tipo de comunicação digital? • Esse canal digital foi implantado por iniciativa do Município ou é uma prática adotada individualmente por cada unidade escolar? • Existe alguma orientação oficial da Secretaria de Educação quanto à utilização desses grupos? • Quais tipos de informações são oficialmente repassadas por meio desses canais digitais? • Há algum protocolo ou regulamentação sobre o uso desses grupos para garantir organização, segurança e padronização das informações?</t>
+  </si>
+  <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2383/requerimento_92-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas à esta Casa as seguintes informações acerca dos ventiladores da creche CMEI Maria Lúcia Campos: • Qual o motivo da não instalação dos ventiladores na creche CMEI Maria Lúcia Campos? • Os equipamentos já foram adquiridos? Em caso positivo, onde se encontram atualmente? • Há previsão para a instalação dos ventiladores? Se sim, qual o prazo estimado? • Existe algum impedimento técnico ou estrutural que esteja atrasando a instalação?</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2386/requerimento_93-2026__nery_alves.docx</t>
+  </si>
+  <si>
+    <t>REQUER que seja realizada Audiência Pública nesta Casa Legislativa, com o objetivo de debater a situação enfrentada pelos agricultores do Município de Mário Campos, especialmente no que se refere às autuações, fiscalizações e políticas públicas voltadas à agricultura familiar</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>Isaías Silva, Nery Do Tangará, Wilson Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2401/requerimento_94-2026_-_wilsonjr_isaias_nery.docx</t>
+  </si>
+  <si>
+    <t>Requerem ao Poder Executivo informações referentes ao Contrato nº 33/26, oriundo da Dispensa Emergencial nº 21/26, firmado com a Instituição de Cooperação Intermunicipal do Médio Paraopeba, cujo objeto é o fornecimento de 03 profissionais garis, no valor global de R$ 16.084,20, com vigência de 30 dias: 1. Cópia integral do processo de Dispensa Emergencial nº 21/26; 2. Justificativa detalhada para a contratação emergencial; 3. Informações sobre a necessidade e destinação dos 03 profissionais contratados; 4. Relação dos serviços executados e locais de atuação; 5. Informações sobre a possibilidade de prorrogação ou realização de nova contratação após o término da vigência.</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Sammantta Bleme, Pastor Marquinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2402/requerimento_95-2026_-_sammantta_prmarquinhos.docx</t>
+  </si>
+  <si>
+    <t>Requerem informações acerca das ações, estudos e planejamentos relacionados à regularização fundiária da localidade conhecida como Boqueirão, situada no bairro Tangará.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2403/requerimento_96-2026_-_sammantta.docx</t>
+  </si>
+  <si>
+    <t>Requer informações acerca do planejamento e das ações previstas para o ano de 2026 visando à reabertura do Casarão Sampaio. Considerando a relevância histórica, cultural e social do espaço para o município, bem como sua importância para o funcionamento da biblioteca municipal e para a realização de atividades culturais.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2404/requerimento_97-2026_-_sammantta.docx</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da previsão para início das obras de reforma da Escola Municipal Pedro Pinheiro, localizada no bairro Vila da Serra. Considerando a importância da unidade escolar para a comunidade e a necessidade de acompanhamento institucional das ações voltadas à melhoria da infraestrutura educacional do município, solicita-se esclarecimento sobre: 1. Se já existe previsão para o início das obras de reforma da Escola Municipal Pedro Pinheiro; 2. Em qual fase se encontram os procedimentos administrativos e técnicos relacionados à referida obra; 3. Qual o prazo estimado para execução da reforma e quais melhorias estão previstas para a unidade escolar.</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2405/requerimento_98-2026_-_nery.docx</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações técnicas acerca da pavimentação da Rua Maria Pinheiro de Oliveira, localizada no Bairro Campo Belo: 1. Existe estudo técnico, levantamento topográfico, estudo de viabilidade ou projeto básico ou executivo elaborado ou em fase de elaboração para a pavimentação da referida via? 2. Caso não exista estudo ou projeto, há previsão por parte do Executivo para a realização de levantamento técnico visando à pavimentação da Rua Maria Pinheiro de Oliveira? Em caso afirmativo, informar prazo estimado. 3. A via apresenta restrições técnicas, ambientais, fundiárias ou de infraestrutura que impeçam ou dificultem a pavimentação?</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2406/requerimento_99-2026_-_nery.docx</t>
+  </si>
+  <si>
+    <t>Requer esclarecimentos complementares acerca da Indicação nº 180/2025, que solicita a implantação de iluminação pública na Avenida Campo Belo, sentido Fazenda do Crispim, até o final do calçamento, no Município de Mário Campos, considerando a resposta encaminhada pelo Executivo informando a viabilidade técnica da demanda.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2407/requerimento_100-2026_-_nery.docx</t>
+  </si>
+  <si>
+    <t>Requer informações complementares acerca da resposta encaminhada por meio do Ofício nº 192/2026, referente à Indicação nº 021/2026, que trata da viabilidade de implantação de sistema de climatização no Almoxarifado Central, localizado na Reta 2.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2408/requerimento_101-2026_-_nery_isaias_wilsonjr.docx</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas referentes ao exercício financeiro de 2025 acerca dos valores pagos e dos serviços prestados ao Município pelo ICISMEP.</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2409/requerimento_102-2026_-_nery.docx</t>
+  </si>
+  <si>
+    <t>Requer informações complementares acerca da resposta encaminhada referente à Indicação nº 39/2026, que trata da possibilidade de instalação de mais uma lixeira pública na Rua Três Irmãos, em frente ao nº 80-A, no Bairro Bom Jardim.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Isaías Silva, Wilson Júnior, Nery Do Tangará</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2410/requerimento_103-2026_-_isaias_nery_wilsonjr.docx</t>
+  </si>
+  <si>
+    <t>Requerem cópia de toda a documentação referente ao Extrato do Contrato nº 032/2026 – P.L. 057/2026 – Dispensa nº 025/2026, firmado com a empresa Flugi Turismo E Viagens Ltda., cujo objeto consiste na contratação de empresa especializada para prestação de serviços de agenciamento de viagens, compreendendo fornecimento de passagens aéreas nacionais e internacionais, bem como pacote de viagem internacional com hospedagem e café da manhã, no valor de R$ 36.727,87, com vigência de 60 (sessenta) dias.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2411/requerimento_104-2026_-_reinaldo.docx</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas à esta Casa as seguintes informações, acerca da máquina de pintura de sinalização viária pertencente ao município: • Qual a situação atual da máquina de pintura de sinalização viária do município; • Qual o motivo pelo qual o equipamento não está funcionando atualmente;_x000D_
+• A máquina encontra-se parada por necessidade de manutenção; • Caso esteja em manutenção, qual a previsão para retorno do funcionamento do equipamento.</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2412/requerimento_105-2026_-_reinaldo.docx</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações  atualizadas acerca da resposta encaminhada ao Requerimento nº 207/2025 de  informações sobre a sala de informatica da escola Municipal Vereador Weld de Souza  Maia, respondido por meio do Ofício nº 124/2025, protocolado em 22 de  Outubro  de 2025: • Qual o atual andamento das adequações técnicas necessárias para ativação da sala de informática; • Qual a previsão atualizada para o funcionamento da sala de informática; • Qual foram os motivos que impediram a conclusão dos serviços dentro do prazo inicialmente previsto.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2413/requerimento_106-2026_-_reinaldo.docx</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas à esta Casa as seguintes informações  acerca da obra de construção da quadra poliesportiva do Bairro Bela Vista: • Qual o motivo da paralisação da obra de construção da quadra poliesportiva do Bairro Bela Vista; • Desde quando a obra encontra-se paralisada; • Existe previsão para retomada da execução da obra; • Qual o prazo estimado para conclusão dos serviços após o retorno das atividades; • Houve algum impedimento técnico, contratual, financeiro ou administrativo que ocasionou a paralisação da obra; • Quais medidas estão sendo adotadas pelo Executivo para garantir a retomada e conclusão da obra.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2414/requerimento_107-2026_-_reinald.docx</t>
+  </si>
+  <si>
+    <t>Requer seja concedido o prazo adicional de 05 (cinco) dias para que o Poder Executivo encaminhe a resposta ao Requerimento nº 66/2026.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2417/requerimento_108-2026_-_daniela.docx</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações: A Secretaria Municipal de Saúde possui intenção de implantar o serviço de equoterapia para crianças especiais no município? Em caso positivo, existe previsão para sua implementação? Em relação ao atendimento às pessoas com fibromialgia, quais medidas estão sendo adotadas pelo Município para garantir o cumprimento da prioridade de atendimento prevista na legislação vigente? Além disso, quais outras ações, programas ou políticas públicas estão sendo desenvolvidos em benefício das pessoas diagnosticadas com fibromialgia?</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2418/requerimento_109-2026_-_wilsonjr.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações e o encaminhamento de documentos relacionados, em continuidade aos trabalhos e encaminhamentos debatidos durante a Audiência Pública realizada acerca da situação dos moradores e moradias da Rua Beagá, localizada no Bairro São Tarcísio.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2419/requerimento_110-2026_-_wilsonjr.docx</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da situação da reforma e melhorias estruturais do ESF Branco, considerando a destinação de emenda no valor de R$ 95.898,89 (noventa e cinco mil oitocentos e noventa e oito reais e oitenta e nove centavos) para execução das referidas melhorias.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2420/requerimento_111-2026_isaias_silva.docx</t>
+  </si>
+  <si>
+    <t>Requerem esclarecimentos e adoção de providências imediatas acerca do não uso adequado de uniformes/vestimentas e Equipamentos de Proteção Individual – EPIs por profissionais responsáveis pelos serviços de limpeza nas Estratégias de Saúde da Família (ESF’s) e na Unidade de Pronto Atendimento 24 Horas do Município.</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2428/requerimento_112-2026_-_reinaldo.docx</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações e providências acerca das canaletas executadas nas esquinas Da Rua Radium do Bairro Reta I, no âmbito das obras realizadas pela empresa responsável pelos serviços de infraestrutura no local.</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2430/requerimento_113-2026_-_reinaldo.docx</t>
+  </si>
+  <si>
+    <t>Requer que sejam prestadas à esta Casa as seguintes  informações acerca da existência de estudos técnicos, projetos ou planejamento para ampliação da iluminação pública nas seguintes ruas do Bairro Estância Serra Verde: Antiga Rua C (Antônio Nicomedes); Rua B (Antônio Gonçalves de Oliveira); Rua Marçal Teodoro do Nascimento.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2433/requerimento_114-2026_-_nery.docx</t>
+  </si>
+  <si>
+    <t>Requer as seguintes informações acerca da Rua Otávio de Aquino Filho, localizada na região do Funil: 1. Infraestrutura básica: a) Existe projeto, planejamento ou estudo técnico para a implantação de abastecimento de água na referida via? Em caso afirmativo, informar prazos e estágio atual; b) Há previsão para a implantação ou regularização da rede de energia elétrica no local? Informar cronograma, se houver; c) Existe projeto ou previsão para calçamento ou pavimentação da rua? Informar se há recursos previstos e prazo estimado para execução. 2.	Regularização da via: a) A Rua Otávio de Aquino Filho encontra-se regularizada e oficialmente reconhecida pelo Município (cadastro municipal, planta urbana, registros oficiais)? b) Caso não esteja regularizada, informar quais providências estão sendo adotadas ou previstas para a regularização, bem como prazos estimados.</t>
+  </si>
+  <si>
+    <t>2193</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MEDI</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2193/pl_01-2026_-_reajuste_servidores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos da Câmara Municipal de Mário Campos, nos termos do artigo 37, inciso X, da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>2195</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2195/pl_02-2026_dr._aleff_diego.docx</t>
+  </si>
+  <si>
+    <t>“Institui o Programa Municipal Voz da Cardiopatia, estabelece diretrizes de atenção integral às pessoas com cardiopatia congênita e outras doenças cardiovasculares, dispõe sobre políticas municipais de saúde, assistência social e inclusão, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2198</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2198/pl_03-2026_reinaldo_magalhaes.docx</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Mário Campos, o Cartão Municipal de Identificação da Pessoa com Deficiência Física e/ou Cognitiva, inclusive para pessoas com fibromialgia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2199</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2199/pl_04-2026_reinaldo_magalhaes.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a validade permanente do laudo médico que ateste o Transtorno do Espectro Autista (TEA) para fins de acesso a serviços, benefícios e direitos de competência da Administração Pública Municipal, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2201</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2201/pl05-2026_dr._aleff_diego.docx</t>
+  </si>
+  <si>
+    <t>Denomina “TRIBUNA BRUNO ROCHA RODRIGUES” a tribuna oficial do Plenário_x000D_
+ da Câmara Municipal de Mário Campos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2207</t>
+  </si>
+  <si>
+    <t>Prefeitura Municipal de Mário Campos - PMMC</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2207/pl_06-2026_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional suplementar ao orçamento geral do Município, no exercício de 2026, no valor R$ 155,000,00 (Cento e cinquenta e cinco mil reais ),e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2210</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2210/pl_07-2026prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional suplementar ao orçamento geral do Munícipio, no exercício de 2026, no valor de R$ 3.427,000,00( três milhões, quatrocentos e vinte sete mil mil reais), e dá outras providências .</t>
+  </si>
+  <si>
+    <t>2229</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2229/camscanner_23-02-2026_14.24.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a Abertura de crédito suplementar ao Orçamento geral do Município, no exercício de 2026, no valor de R$ 231.581.18 ( Duzentos e trinta e um mil, quinhentos  e  oitenta e um reais e dezoito centavos), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2234</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2234/pl_09-2026_wilson_junior.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de bebedouros públicos com água potável em espaços públicos no munícipio de Mário Campos.</t>
+  </si>
+  <si>
+    <t>2235</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2235/pl_10-2026prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Concede parcelamento dos débitos tributários, bem como anistia sobre multas e juros nos referidos débitos tributários, vencidos até 31 de dezembro de 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2258</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2258/pl_11-_2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a abertura de Crédito Adicional Especial ao Orçamento do Município de Mário Campos para exercício financeiro de 2026 e atualiza a Lei Municipal 975/2025 – Plano Plurianual para o Período de 2026 a 2029, com fundamento no Artigo 43, da Lei 4320/1964 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2259/pl_12-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>2262</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2262/pl_13-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a descrição, os requisitos e as atribuições dos cargos de Coordenador do CRAS, Psicólogo de CRAS e orientador Social, integrantes do quadro efetivo da Secretaria Municipal   de Desenvolvimento social, constantes do Anexo I da Lei nº 596,de 27 de dezembro de 2017, para adequação às diretrizes da Norma Operacional básica de Recursos Humanos do Sistema Único de Assistência Social – NOB – RH/ SUAS e da Resolução nº 17/2011 do Conselho Nacional de Assistência Social, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2263</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2263/pl_14-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a Abertura de Crédito Adicional Suplementar ao Orçamento Geral do Município no valor de R$ de 45.000,00 (Quarenta e cinco mil reais) e dá outras Providencias”.</t>
+  </si>
+  <si>
+    <t>2264</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2264/pl_15-2006_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“Cria cargos de provimento efetivo e respectivas vagas, incorporando-os à Lei Municipal nº 596, de 31 de Julho de 2017, que dispõe sobre Plano de Cargos, Carreiras e Vencimentos dos Servidores do Município de Mário Campos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2265</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2265/pl_16-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial ao Orçamento do Município de Mário Campos para exercício financeiro de 2026 e atualiza a Lei Municipal 975/2025 – Plano Plurianual para o Período de 2026 a 2029, com fundamento no Artigo 43, da Lei 4320/1964 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2266</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2266/pl_17-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“ Dispõe sobre o Sistema Único  de Assistência Social do Município de Mário Campos e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2267</t>
+  </si>
+  <si>
+    <t>Daniela Agostinho, Dr Aleff Diego, Isaías Silva, Neguinho do Sô Jesus, Nery Do Tangará, Pastor Marquinhos, Reinaldo Magalhães, Sammantta Bleme, Wilson Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2267/pl_18-2026_vereadores.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Núcleo de Apoio Psicopedagógico do Município de Mário Campos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2268/pl_19-2026_vereadores.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Centro de Atenção Psicossocial – CAPS a ser construído no Município de Mário Campos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2269</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2269/pl_20-2026_vereadores.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Laboratório Municipal de Mário Campos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2270</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2270/pl_21-2026_vereadores.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Farmácia de Minas do Município de Mário Campos, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2271</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2271/pl_22-2026_vereadores.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Sala Mineira do Empreendedor do Município de Mário Campos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2272</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2272/pl_23-2026_sammantta_bleme.docx</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Atenção Integral às Pessoas com Endometriose  e Adenomiose no Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2273</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2273/pl_24-2026_vereadores.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Centro de Especialidades Médicas no município de Mário campos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2308</t>
+  </si>
+  <si>
+    <t>Dr Aleff Diego, Daniela Agostinho, Isaías Silva, Neguinho do Sô Jesus, Nery Do Tangará, Pastor Marquinhos, Reinaldo Magalhães, Sammantta Bleme, Wilson Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2308/pl_25-2026_vereadores.docx</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação do Centro Municipal de Fisioterapia do Município de Mário Campos, e dá outras Providências”.</t>
+  </si>
+  <si>
+    <t>2309</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2309/pl_26-2026_vereadores.docx</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação do Centro de Referência de Assistência Social –Cras do Município de Mário Campos, e dá outras Providências”.</t>
+  </si>
+  <si>
+    <t>2310</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2310/pl_27-2026_-_sammantta.docx</t>
+  </si>
+  <si>
+    <t>“Institui o programa Municipal de Apoio, orientação e Regularização da Atividade Rural no Município de Mário Campos/MG  e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2311</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2311/pl_28-2026_sammantta_bleme.docx</t>
+  </si>
+  <si>
+    <t>“Institui a Política Municipal de Proteção Gestão e valorização dos Recursos Hidrícas no Município de Mário Campos  e dá outras Providências”.</t>
+  </si>
+  <si>
+    <t>2312</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2312/pl_29-2026_daniela_agostinho.docx</t>
+  </si>
+  <si>
+    <t>“ Institui a Semana Municipal de Conscientização no Trânsito no âmbito do Município de Mário Campos, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2348</t>
+  </si>
+  <si>
+    <t>Daniela Agostinho, Neguinho do Sô Jesus</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2348/pl_30-2026_daniela_agostinho_e_w_eslei_batista.docx</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a implementação de medidas de adequação sensorial nos sinais sonoros utilizados nas instituições de ensino da rede pública municipal de Mário Campos e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2361</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2361/projeto_de_lei_31-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste no valor das bolsas de estágio previstas na norma do art.38, incisos, I, II e III da Lei Municipal nº 596, de 31 de julho de 2017 que “Institui o Plano de Cargos, Carreiras e Vencimentos dos Servidores do Município de Mário Campos” e suas alterações, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2362</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2362/projeto_de_lei_32-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de revisão geral anual dos subsídios, decorrente da recomposição das perdas inflacionárias acumuladas no exercício de 2025, dos agentes políticos do Município de Mário Campos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2363</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_33-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste de salário aos servidores ocupantes dos cargos que especifica a Lei Municipal  nº 449/2013 que "Institui o Programa da saúde da Família – PSF, no município de Mário Campos  e define a implantação das Equipes de Saúde da Família” e suas alterações e providências.</t>
+  </si>
+  <si>
+    <t>2364</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2364/projeto_de_lei_34-2026__executivo.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste da remuneração dos Servidores constantes da Lei 590/17 e Lei 912/2025 que “Dispõe sobre a Estrutura Orgânica da Prefeitura Municipal de Mário Campos, as competências das unidades Administrativas que a integra e dá outras providências, Empregados Públicos Comissionados – à exceção dos componentes do quadro do Magistério – do Município de Mário Campos e suas alterações” e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>2365</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2365/pl_35-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste de salário aos servidores ocupantes dos cargos que especifica a Lei Municipal nº 669, de implantação de 10 de dezembro de 2019 que “Dispõe sobre a implantação no âmbito do Município de Mário Campos do Núcleo de Apoio a Saúde da Família – NASF, a criação de cargos e vagas que especifica, necessários à execução do programa” e suas Alterações, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2366</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2366/projeto_de_lei_36-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o caput do art. 40 da lei nº 467, de 28 de junho de 2013, que “Dispõe sobre Política Municipal de Atendimento aos Direitos da Criança e adolescente e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2367</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2367/projeto_de_lei_37-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os valores dos vencimentos dos servidores especificados na Lei Complementar nº 31/08 que “Dispõem sobre o Estatuto e Plano de Carreira da Educação Do Município de Mário Campos” e dá outras Providências”.</t>
+  </si>
+  <si>
+    <t>2368</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2368/projeto_de_lei_38-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os valores dos vencimentos dos servidores especificados na Lei nº 596/17 que “Institui o Plano de Cargos, Carreiras e Vencimentos dos Servidores do Município de Mário Campos” e suas alterações e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2369</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2369/pl39-2026_wilson_junior.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de instalação e manutenção de extintores de incêndio em prédios públicos no município de Mário Campos e dá outras providências”</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2399/pl_40-2026_reinaldo_magalhaes.docx</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação da via pública popularmente conhecida como “Estrada do Buracão”, localizada no Bairro Reta ll, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2415/loa_2027.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2027 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2434/pl_42-2026_aleff_diego.docx</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o abono de falta escolar mediante apresentação de declaração de comparecimento para vacinação no âmbito do Município de Mário Campos, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2435/pl_43-2026_wilson_junior_e_nery_alves.docx</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a autorização para criação de praças inclusivas no município de Mário Campos, com estrutura acessível e adaptada para crianças com transtorno do espectro autista (TEA) e demais necessidades especiais”.</t>
+  </si>
+  <si>
+    <t>2188</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2188/mocao_01-2026_daniela.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos confeiteiros, cozinheiros, cantineiras e serventes escolares que fazem ou fizeram parte da história do Município de Mário Campos.</t>
+  </si>
+  <si>
+    <t>2190</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2190/mocao_mulheres_01-20026_sammantta_bleme.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às mulheres que fazem e/ou fizeram parte da história do Município de Mário Campos, em reconhecimento à sua trajetória, contribuição social e papel fundamental na construção e no desenvolvimento da cidade.</t>
+  </si>
+  <si>
+    <t>2274</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2274/mocao_03-2026_-_aleff_diego.docx</t>
+  </si>
+  <si>
+    <t>“Concede Moção de Aplausos aos Profissionais de Enfermagem, em reconhecimento à sua Dedicação e contribuição essencial para a saúde é o bem- estar da nossa população”.</t>
+  </si>
+  <si>
+    <t>2360</t>
+  </si>
+  <si>
+    <t>Neguinho do Sô Jesus</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2360/mocao_04-2026__weslei_batista.docx</t>
+  </si>
+  <si>
+    <t>“Concede MOÇÃO DE APLAUSOS E RECONHECIMENTO aos garis e profissionais da limpeza pública do Município de Mário Campos”.</t>
+  </si>
+  <si>
+    <t>2225</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2225/proj._dec._leg._mocao_01-2026daniela_agostinho.docx</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos aos cozinheiros, cantineiras e serventes escolares que fazem ou fizeram parte da História de Mário Campos.</t>
+  </si>
+  <si>
+    <t>2226</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2226/proj._dec._leg._mocao_02-2026sammantta_bleme.docx</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos às mulheres que fazem e/ou fizeram parte da história do Município de Mário Campos.</t>
+  </si>
+  <si>
+    <t>2251</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2251/projeto_de_decreto_legislativo_no__prestacao_de_contas_2024.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a apreciação das contas do Município de Mário Campos, referente ao exercício de 2024.</t>
+  </si>
+  <si>
+    <t>2336</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2336/projeto_de_dec.leg._mocao_04-2026_aleff_diego.docx</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2416/pdl052026_-_mocao_04-2026_-_neguinho_1.docx</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos e Reconhecimento aos Garis e Profissionais da Limpeza Pública do Município de Mário Campos.</t>
+  </si>
+  <si>
     <t>2172</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>Reinaldo Magalhães</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2172/indicacao_01-_2026_-reinaldo.docx</t>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2172/indicacao_01-2026_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>Caso seja feita a  abertura de uma Rua em frente à Creche do bairro Bela Vista,  sugere que seja esta denominada em homenagem à filha da Senhora Vanessa que se chama Izadora Barbosa da Fonseca , servidora do município.</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2173/indicacao_02-2026_-_prmarquinhos.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal que seja realizado estudo técnico e administrativo visando o retorno do projeto “Saberes Integrados” no município de Mário Campos.</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2175/indicacao_03-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Executivo que seja realizado o alargamento da Rua Turíbio Pinheiro Campos.</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_04-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Executivo que estude a viabilidade de realizar a aquisição de blusas para os munícipes que participam do Projeto Vida Saudável.</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2177/indicacao_05-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Executivo Municipal que estude a possibilidade de implantação de uma Unidade de Atendimento Integrado (UAI) no município, com a finalidade de melhorar o acesso da população a serviços públicos de saúde, assistência social e atendimento administrativo.</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2178/indicacao_06-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Poder Executivo Municipal que seja estudada a possibilidade de  implantação de uma área coberta na área de brinquedos da Escola Municipal Weld de Souza Maia.</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2179/indicacao_07-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Poder Executivo Municipal que seja avaliada e providenciada a instalação de pontos de hidratação em praças públicas do Município, destinados a atletas, praticantes de caminhada e corrida, bem como para animais de estimação.</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_08-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Poder Executivo Municipal que institua e realize campanha institucional denominada “Calçada Legal, Cidade Melhor”, com o objetivo de estimular os proprietários de imóveis urbanos à construção e regularização de passeios públicos (calçadas), em conformidade com as normas municipais vigentes.</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_09-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Executivo Municipal que, por meio dos setores competentes, que estude de viabilidade técnica, administrativa e orçamentária visando à aquisição de caminhão báscula, destinado ao atendimento das demandas da limpeza urbana municipal.</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_10-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação e do setor de engenharia competente, a realização de obras de ampliação e readequação da cozinha da Escola Municipal Antônio Gonçalves Penido.</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2184/indicacao_11-2026_-_prmarquinhos.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal que seja providenciada a construção de uma ciclovia ao longo da MG-040, no trecho municipalizado, no município de Mário Campos</t>
+  </si>
+  <si>
+    <t>2213</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2213/indicacao_12-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja estudada a viabilidade de implantação de cobertura na área de brinquedos do CEMEI Maria Lúcia Campos, localizado no bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>2214</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_13-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja providenciada a instalação de um ar-condicionado na farmácia do ESF Amarelo, tendo em vista que o equipamento atualmente existente não se encontra em funcionamento</t>
+  </si>
+  <si>
+    <t>2216</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao_14-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo que estude a viabilidade de disponibilizar um psicólogo para atuar junto ao setor de fisioterapia, a fim de atender os munícipes que realizam tratamento fisioterapêutico.</t>
+  </si>
+  <si>
+    <t>2218</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_15-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo que seja realizado um mutirão de mamografia.</t>
+  </si>
+  <si>
+    <t>2220</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2220/indicacao_16-2026_-_draleff.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder executivo que avalie a viabilidade técnica, administrativa e financeira para eventual implantação de programa de disponibilização de bicicletas elétricas (e-bikes) ou equipamentos de mobilidade similar destinados aos:_x000D_
+ • Agentes Comunitários de Saúde (ACS);_x000D_
+ • Agentes de Combate às Endemias (ACE).</t>
+  </si>
+  <si>
+    <t>2221</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2221/indicacao_17-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que sejam avaliadas a viabilidade técnica, orçamentária e administrativa para a construção de um Centro de Bem-Estar Animal em terreno público localizado no Bairro Vila das Amoreiras.</t>
+  </si>
+  <si>
+    <t>2222</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2222/indicacao_18-2026_-_neguinho.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada a conclusão do calçamento na Rua Vila Ondina, Bairro Vila da Serra, Região Capão Grande.</t>
+  </si>
+  <si>
+    <t>2223</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2223/indicacao_19-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao  poder Executivo  que, verifique a possibilidade de implantação da tecnologia de capina elétrica na manutenção e limpeza de áreas urbanas do município.</t>
+  </si>
+  <si>
+    <t>2224</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_20-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que, seja verificada a possibilidade de instalação de redes pluviais na Rua Cândido Lobato próximo ao número 761, localizada no Bairro Bom Jardim.</t>
+  </si>
+  <si>
+    <t>2236</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2236/indicacao_21-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar, ao Poder Executivo Municipal seja estudada a viabilidade da instalação de aparelho(s) de ar-condicionado no Almoxarifado Central, localizado na Reta 2, tendo em vista que o referido galpão apresenta temperaturas excessivamente elevadas, ambiente abafado e com ventilação insuficiente.</t>
+  </si>
+  <si>
+    <t>2237</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao_22-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Executivo Municipal   que,  a aquisição de um Respirador de Transporte para atender  a Upa 24 horas .</t>
+  </si>
+  <si>
+    <t>2238</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2238/indicacao_23-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Executivo Municipal que estude a viabilidade de criação da Secretaria Municipal de Agricultura no âmbito da estrutura administrativa do Município.</t>
+  </si>
+  <si>
+    <t>2239</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_24-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Executivo que estude a viabilidade de aumentar os atendimentos de fisioterapia domiciliar</t>
+  </si>
+  <si>
+    <t>2240</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2240/indicacao_25-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>vem indicar ao Executivo que estude a viabilidade de realizar a contratação ou firmar convênio com médico geneticista para atendimento no município.</t>
+  </si>
+  <si>
+    <t>2241</t>
+  </si>
+  <si>
+    <t>Wilson Júnior, Isaías Silva, Nery Do Tangará</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2241/indicacao_26_-2026_-_wilsonjr_nery_isaias.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Poder Executivo Municipal que seja avaliada a implantação da coleta de lixo diária nas áreas comerciais dos bairros do município.</t>
+  </si>
+  <si>
+    <t>2242</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2242/indicacao_27-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>Vem indicar ao Poder Executivo Municipal a contratação de empresa especializada para o mapeamento, instalação, manutenção e recarga de extintores de incêndio nos prédios e espaços públicos municipais.</t>
+  </si>
+  <si>
+    <t>2243</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2243/indicacao_28-2026_-_prmarquinhos.pdf</t>
+  </si>
+  <si>
+    <t>Vem, por meio deste, indicar ao Executivo Municipal a necessidade de realização de um estudo de viabilidade para a criação de parceria entre o Município e empresas de água mineral instaladas na cidade, com o objetivo de garantir o abastecimento emergencial de água à população em casos de interrupção no fornecimento pela COPASA.</t>
+  </si>
+  <si>
+    <t>2278</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2278/indicacao_29-2026_-_prmarquinhos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador  sugere ao Executivo Municipal, que seja avaliada a viabilidade de fornecimento do medicamento Mounjaro (tirzepatida) pela rede pública municipal de saúde, mediante critérios médicos e protocolos específicos.</t>
+  </si>
+  <si>
+    <t>2280</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_30-2026_pastor_marquinhos.docx</t>
+  </si>
+  <si>
+    <t>O Vereador  sugere ao Executivo Municipal, que seja avaliada a viabilidade de implantação de QR Code nas placas de identificação das obras públicas do município, permitindo que a população tenha acesso rápido e transparente às informações detalhadas de cada obra realizada pela administração pública.</t>
+  </si>
+  <si>
+    <t>2281</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_31-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador  indica ao Poder Executivo Municipal a instalação de um letreiro de identificação no Almoxarifado da Educação, localizado no bairro São Tarcísio.</t>
+  </si>
+  <si>
+    <t>2285</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2285/indicacao_32-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador  indica ao Poder Executivo  a construção de piso no entorno da quadra localizada no bairro Campo Verde.</t>
+  </si>
+  <si>
+    <t>2287</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2287/indicacao_33-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador indica ao Executivo Municipal a instalação de placas informativas nos bairros do município de Mário Campos, contendo os seguintes dizeres: “ATENÇÃO: ABANDONO DE ANIMAIS É CRIME.”</t>
+  </si>
+  <si>
+    <t>2289</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2289/indicacao_34-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, solicita que, seja encaminhada ao Poder Executivo Municipal a presente Indicação de Anteprojeto de Lei, que: _x000D_
+“Institui o Programa de Atenção Integral à Saúde Hormonal e ao Envelhecimento Saudável no Município de Mário Campos e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2291</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2291/indicacao_35-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao  poder Executivo que crie, no setor de fisioterapia, espaços de fisioterapia adaptada para crianças, focados em ambientes lúdicos, seguros e multissensoriais, utilizando brinquedos, diferentes texturas e equipamentos especiais para estimular o desenvolvimento motor e cognitivo.</t>
+  </si>
+  <si>
+    <t>2292</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2292/indicacao_36-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo que seja feita a extensão da rede elétrica na Rua Três Irmãos, próximo ao nº 1252, até a entrada do Condomínio Bom Jardim</t>
+  </si>
+  <si>
+    <t>2293</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2293/indicacao_37-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, a criação de um Horto de Plantas Medicinais no espaço existente junto à Unidade de Atendimento Estratégia Saúde da Família Branco, com o objetivo de promover ações de educação em saúde, práticas integrativas e participação comunitária.</t>
+  </si>
+  <si>
+    <t>2294</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_38-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja realizada a instalação de iluminação pública na Avenida João Sebastião do Prado, localizada no Bairro São Tarcísio</t>
+  </si>
+  <si>
+    <t>2295</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2295/indicacao_39-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador INDICA a Excelentíssima Senhora Prefeita Municipal que seja estudada a possibilidade de instalação de mais uma lixeira pública na Rua Três Irmãos, em frente ao nº 80-A, no Bairro Bom Jardim.</t>
+  </si>
+  <si>
+    <t>2296</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2296/indicacao_40-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador indica ao Executivo Municipal que seja realizada a construção de uma quadra poliesportiva no bairro Reta 2, neste município.</t>
+  </si>
+  <si>
+    <t>2297</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2297/indicacao_41-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador indica ao Executivo Municipal   que  seja criado um departamento específico para gestão dos recursos provenientes da Vale, destinado a centralizar, organizar e acompanhar todas as ações relacionadas a esses repasses no município.</t>
+  </si>
+  <si>
+    <t>2298</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2298/indicacao_42-2026_-_draleff.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador indica à Mesa Diretora a adoção das providências necessárias para elaboração e apresentação de proposição que promova alteração no Regimento Interno da Câmara Municipal, com a finalidade de instituir novas Comissões Permanentes nesta Casa Legislativa._x000D_
+sugere-se a criação das seguintes comissões:_x000D_
+_x000D_
+I – Comissão Permanente de Defesa dos Direitos da Mulher;_x000D_
+II – Comissão Permanente de Direitos Humanos, Igualdade Racial, Defesa da Pessoa com Deficiência e da Pessoa Idosa;</t>
+  </si>
+  <si>
+    <t>2316</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2316/indicacao_43-2023_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que sejam avaliadas a viabilidade técnica e administrativa para a criação do Conselho Municipal de Agricultura.</t>
+  </si>
+  <si>
+    <t>2317</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2317/indicacao_44-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de pavimentação com asfalto ecológico em vias públicas do município.</t>
+  </si>
+  <si>
+    <t>2320</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2320/indicacao_45-2026_reinaldo_magalhaes.docx</t>
+  </si>
+  <si>
+    <t>VEM INDICAR AO EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA CRIAÇÃO DE GRUPOS DE COMUNICAÇÃO DIGITAL POR MEIO DO WHATSAPP NAS ESCOLAS MUNICIPAIS, DESTINADOS AO CONTATO DIRETO DA ESCOLA COM PAIS E/OU RESPONSÁVEIS PELOS ALUNOS.</t>
+  </si>
+  <si>
+    <t>2321</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2321/indicacao_46-2026__-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>VEM INDICAR AO EXECUTIVO O QUE ESTUDE A VIABILIDADE DE PROMOVER A DIVULGAÇÃO DAS AÇÕES DA PREFEITURA POR MEIO DE JORNAIS, REVISTAS E PANFLETOS, UTILIZANDO MEIOS FÍSICOS E VEÍCULOS DE COMUNICAÇÃO TRADICIONAIS, GARANTINDO QUE AS INFORMAÇÕES CHEGUEM A TODOS OS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>2322</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2322/indicacao_47-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>VEM INDICAR AO EXECUTIVO QUE ESTUDE A VIABILIDADE DE AMPLIAR O CONVÊNIO JÁ EXISTENTE, QUE CONTEMPLA A OFERTA DE MAMOGRAFIA, COM O MUNICÍPIO DE SARZEDO, A FIM DE INCLUIR SERVIÇOS DE SAÚDE COMO TOMOGRAFIA, ULTRASSONOGRAFIA, ENTRE OUTROS EXAMES</t>
+  </si>
+  <si>
+    <t>2323</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2323/indicacao_48-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DO PROGRAMA SOCIAL ITINERANTE, COM A OFERTA DE SERVIÇOS DIRETAMENTE NOS BAIRROS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2325</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_49-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DE UM CIRCUITO GASTRONÔMICO NO MUNICÍPIO DE MÁRIO CAMPOS, ENVOLVENDO BARES, RESTAURANTES, LANCHONETES, CAFETERIAS E POUSADAS LOCAIS.</t>
+  </si>
+  <si>
+    <t>2326</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2326/indicacao_50-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A REGULAMENTAÇÃO DO REPASSE DO INCENTIVO FINANCEIRO ADICIONAL (IFA) AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2338</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_51-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE DISPONIBILIZE DE PROFISSIONAL DE PSICOLOGIA PARA PRESTAR SUPORTE TÉCNICO E ATENDIMENTO AO CONSELHO TUTELAR DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2339</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2339/indicacao_52-2026_-_wilsonjr_isaias.pdf</t>
+  </si>
+  <si>
+    <t>OS VEREADORES QUE ESTE SUBSCREVEM, INDICAM AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DO IMÓVEL ATUALMENTE UTILIZADO PELO CONSELHO TUTELAR POR UM ESPAÇO MAIS ADEQUADO ÀS SUAS ATIVIDADES.</t>
+  </si>
+  <si>
+    <t>2340</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2340/indicacao_53-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO QUE SEJA REALIZADA A INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO E LUMINÁRIAS NA RUA DO CAMPO, NO BAIRRO RETA 2, EM TODA A EXTENSÃO DA VIA, CONSIDERANDO QUE JÁ EXISTEM POSTES INSTALADOS NO LOCAL.</t>
+  </si>
+  <si>
+    <t>2341</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacao_54-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO QUE ESTUDE A VIABILIDADE DA CONTRATAÇÃO DE PROFISSIONAIS DESTINADOS À REALIZAÇÃO DE MANUTENÇÕES E PEQUENOS REPAROS, CONFORME A DEMANDA, COM ATUAÇÃO EXCLUSIVA JUNTO À SECRETARIA DE EDUCAÇÃO E À SECRETARIA DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>2342</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacao_55-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, QUE ESTUDEM A VIABILIDADE DA CRIAÇÃO DO “PROJETO ELAS ATLETAS”, COM O OBJETIVO DE INCENTIVAR MULHERES E MENINAS À PRÁTICA ESPORTIVA NO MUNICÍPIO, GARANTINDO ACESSO MAIS AMPLO, SEGURO E IGUALITÁRIO ÀS ATIVIDADES FÍSICAS E ESPORTIVAS</t>
+  </si>
+  <si>
+    <t>2343</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2343/indicacao_56-2026_-_isaias.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA REALIZADO ESTUDO DE VIABILIDADE TÉCNICA E ADMINISTRATIVA PARA A IMPLANTAÇÃO DE SERVIÇOS DE PODOLOGIA NO CENTRO DE ESPECIALIDADES DO MUNICÍPIO, VISANDO AMPLIAR A OFERTA DE ATENDIMENTOS ESPECIALIZADOS E PROMOVER MAIOR CUIDADO COM A SAÚDE PREVENTIVA DA POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>2344</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacao_57-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR QUE SUBSCREVE ESTA INDICAÇÃO, VEM INDICAR AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE GUARDA-CORPO NA AVENIDA MINAS GERAIS DIVISA COM A RUA ESPIRITO SANTO, NO BAIRRO TANGARÁ.</t>
+  </si>
+  <si>
+    <t>2345</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacao_58-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR QUE SUBSCREVE ESTA INDICAÇÃO, VEM INDICAR AO EXECUTIVO MUNICIPAL, A REALIZAÇÃO DE ESTUDO TÉCNICO PARA VIABILIZAR A ABERTURA DE ACESSO NA ENTRADA DA RUA CÂNDIDO LOBATO, NAS PROXIMIDADES DA CAPRI, NA DIVISA COM A MG-040, NO BAIRRO BOM JARDIM.</t>
+  </si>
+  <si>
+    <t>2346</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2346/indicacao_59-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR QUE SUBSCREVE, INDICA AO PODER EXECUTIVO MUNICIPAL QUE, POR INTERMÉDIO DA COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC), PROCEDA À IMPLEMENTAÇÃO, REGULAMENTAÇÃO, ESTRUTURAÇÃO E CAPACITAÇÃO TÉCNICA DOS NÚCLEOS COMUNITÁRIOS DE PROTEÇÃO E DEFESA CIVIL (NUPDEC), A SEREM INSTALADOS EM ÁREAS ESTRATÉGICAS DO MUNICÍPIO DE MÁRIO CAMPOS, ESPECIALMENTE AQUELAS CLASSIFICADAS COMO DE MAIOR VULNERABILIDADE A RISCOS NATURAIS E EVENTOS CLIMÁTICOS ADVERSOS.</t>
+  </si>
+  <si>
+    <t>2347</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2347/indicacao_60-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR QUE ESTE  SUBSCREVE, INDICA AO PODER EXECUTIVO MUNICIPAL, QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS, OPERACIONAIS, AMBIENTAIS E ORÇAMENTÁRIOS COM A FINALIDADE DE AVALIAR A POSSIBILIDADE E A VIABILIDADE DA IMPLANTAÇÃO DO SISTEMA DENOMINADO “BUEIRO INTELIGENTE” NAS ÁREAS URBANA E RURAL DO MUNICÍPIO, ESPECIALMENTE NOS PONTOS QUE POSSUAM BUEIROS COM BOCA DE LOBO OU DISPOSITIVOS EQUIVALENTES DE DRENAGEM PLUVIAL</t>
+  </si>
+  <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2370/indicacao_61-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR QUE ESTE SUBSCREVE, INDICA AO PODER EXECUTIVO MUNICIPAL, A CRIAÇÃO DE UM CENTRO MUNICIPAL DE TREINAMENTO ESPORTIVO ESCOLAR OLÍMPICO, VOLTADO À FORMAÇÃO, INCENTIVO E DESENVOLVIMENTO DE CRIANÇAS E ADOLESCENTES DA REDE PÚBLICA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>2371</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_62-2026_-_wilsonjr.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR QUE ESTE SUBSCREVE, INDICA AO PODER EXECUTIVO MUNICIPAL, A IMPLANTAÇÃO DE UMA BRINQUEDOTECA NA SEDE DO CONSELHO TUTELAR DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2372</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacao_63-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA QUE ESTA SUBSCREVE, COM FUNDAMENTO NO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, VEM, RESPEITOSAMENTE, INDICAR À MESA DIRETORA QUE SEJA ESTUDADA A VIABILIDADE DA CRIAÇÃO DE CARGOS NO ÂMBITO DA CÂMARA MUNICIPAL DE MÁRIO CAMPOS, COM A DEVIDA PREVISÃO DE RESERVA DE VAGAS DESTINADAS A PESSOAS COM DEFICIÊNCIA (PCD).</t>
+  </si>
+  <si>
+    <t>2373</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_64-2026_-_daniela.pdf</t>
+  </si>
+  <si>
+    <t>OS VEREADORES QUE ESTA SUBSCREVE, VÊM INDICAR AO EXECUTIVO QUE ESTUDE A VIABILIDADE, JUNTO À SECRETARIA DE MEIO AMBIENTE, DE REALIZAR A CONTRATAÇÃO DE UM MÉDICO-VETERINÁRIO PARA ATENDIMENTO AOS ANIMAIS EM SITUAÇÃO DE URGÊNCIA E OUTRAS DEMANDAS</t>
+  </si>
+  <si>
+    <t>2374</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2374/indicacao_65-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>VEM INDICAR AO EXECUTIVO MUNICIPAL, A IMPLANTAÇÃO DE CÂMERAS INTELIGENTES NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, COM SISTEMA INTEGRADO DE MONITORAMENTO E COMUNICAÇÃO QUE TEM COMO OBJETIVO A IMPLEMENTAÇÃO DE UM SISTEMA TECNOLÓGICO CAPAZ DE IDENTIFICAR E REGISTRAR A ENTRADA E SAÍDA DOS ALUNOS, ENVIANDO NOTIFICAÇÕES AUTOMÁTICAS AOS PAIS OU RESPONSÁVEIS, INFORMANDO O HORÁRIO DE CHEGADA E PERMANÊNCIA DOS ESTUDANTES NA UNIDADE ESCOLAR.</t>
+  </si>
+  <si>
+    <t>2375</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_66-2026_-_reinaldo.pdf</t>
+  </si>
+  <si>
+    <t>VEM INDICAR AO EXECUTIVO MUNICIPAL, A REALIZAÇÃO DE MELHORIAS NA RUA CAMPO BELO, BAIRRO CAMPO BELO, NAS PROXIMIDADES DO NÚMERO 1736, COM FOCO NO BARRANCO EXISTENTE NA CURVA DA VIA.</t>
+  </si>
+  <si>
+    <t>2376</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2376/indicacao_67-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA QUE ESTA SUBSCREVE, INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A CONTRATAÇÃO DE MAIS UM (A) PROFISSIONAL PARA A FARMÁCIA MUNICIPAL CENTRAL DO MUNICÍPIO, COM O OBJETIVO DE REFORÇAR A EQUIPE DE ATENDIMENTO.</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_68-2026_-_sammantta.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA QUE ESTA SUBSCREVE, INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJA CRIADO OU DISPONIBILIZADO UM ESPAÇO ADEQUADO PARA O ARMAZENAMENTO DE EMBALAGENS DE AGROTÓXICOS NO MUNICÍPIO, DESTINADO AO RECEBIMENTO E GUARDA TEMPORÁRIA DESSES RESÍDUOS ATÉ A REALIZAÇÃO DA COLETA OFICIAL.</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacao_69-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal que seja avaliada a viabilidade jurídica, administrativa e financeira, bem como encaminhado a esta Casa Legislativa Projeto de Lei que autorize a concessão de folga remunerada ao servidor público municipal no dia de seu aniversário, como medida de valorização do servidor e promoção do bem-estar no ambiente de trabalho.</t>
+  </si>
+  <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacao_70-2026_-_nery.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal de Mário Campos, para que, por meio da Secretaria Municipal competente ou do setor responsável pela iluminação pública, seja estudada e implementada a instalação de QR Codes nos postes de iluminação pública localizados em vias públicas de grande circulação do Município.</t>
+  </si>
+  <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2387/indicacao_71-2026_wilson_junior.docx</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, indica ao Poder Executivo Municipal, que estude, junto à Secretaria Municipal de Educação e demais órgãos competentes, a possibilidade de manter as escolas em funcionamento, durante o período de férias escolares, oferecendo atividades recreativas, culturais, esportivas e educativas destinadas aos alunos da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_72-_2026_wilson_junior.docx</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, indica ao Poder Executivo Municipal, a implementação de intérprete de Libras em eventos, reuniões oficiais, audiências públicas, vídeos institucionais publicados nos canais oficiais do município e demais atividades promovidas pelo município.</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>Daniela Agostinho, Dr Aleff Diego</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_73-2026_daniela_e_aleff_e_sammantta.docx</t>
+  </si>
+  <si>
+    <t>Os vereadores que esta subscreve, indicam ao Executivo que estude a viabilidade de conceder cartão-alimentação, de forma proporcional às horas trabalhadas, aos estagiários do Município de Mário Campos.</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_74-2026_sammantta_bleme.docx</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, indica ao Poder Executivo Municipal a necessidade de promover a substituição gradual das antigas guaritas de pontos de ônibus confeccionadas em estrutura de cimento por modelos mais modernos, acessíveis e seguros no município de Mário Campos.</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2391/indicacao_75-2026_sammantta_bleme.docx</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, indica ao Poder Executivo Municipal que sejam adotadas providências junto ao DER-MG para o remanejamento do radar atualmente instalado na MG-040, no bairro Funil, para ponto localizado próximo à área comercial da comunidade.</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2392/indicacao_76-2026__nery_alves_wilson_junior_e_isaias_silva.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, INDICA à Chefe do Poder Executivo Municipal que estude a viabilidade jurídica, administrativa e financeira para que as férias dos servidores públicos municipais, atualmente fixadas em 30 (trinta) dias, passem a ser contabilizadas exclusivamente em dias úteis, excluindo-se sábados, domingos e feriados</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2393/indicacao_77-2026_nery_alves.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve,  INDICA à Chefia do Poder Executivo Municipal que seja estudada a viabilidade técnica, por meio do Mariotrans, da realocação e/ou adequação das faixas de pedestres localizadas nas proximidades das paradas obrigatórias, tais como cruzamentos, entroncamentos e pontos com sinalização de “PARE”, no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2394/indicacao_78-2026__isaias_silva.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, INDICA ao Executivo Municipal, que estude a possibilidade de elaborar projeto normativo que estabeleça a obrigatoriedade de a concessionária Companhia de Saneamento de Minas Gerais – COPASA realizar o conserto e a recomposição de quaisquer buracos e valas abertas em vias públicas do Município no prazo máximo de 72 (setenta e duas) horas após a execução dos serviços, sob pena de aplicação de multa em caso de descumprimento das normas estabelecidas pelo Município de Mario Campos.</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2395/indicacao_79-2026_isaias_silva.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve,  INDICA ao Executivo Municipal,  que seja  estudada a possibilidade instalar placas específicas que indiquem dos pontos de parada, bem como dos pontos de partida e término das rotas Verde e Amarela do Transporte Tarifa Zero</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2396/indicacao_80-2026_reinaldo_magalhaes.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que  esta subscreve, vem indicar ao Executivo Municipal, que seja feito um estudo de adequação estrutural à realização nas grades existentes na parede do refeitório da Escola Municipal Vereador Weld de Souza Maia.</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2397/indicacao_81-2026_reinaldo_magalhaes.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que  esta subscreve, vem indicar ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, a verificação da possibilidade de elaboração de um cronograma do Vacimóvel para atendimento aos agricultores do município.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>Daniela Agostinho, Pastor Marquinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2398/indicacao_82-2026_daniela_agostinho.docx</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve,  vem indicar ao Executivo que estude a viabilidade da construção de banheiros na quadra esportiva do Bairro Tangará.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_83-2026_-_daniela.docx</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, com base no Regimento Interno, vem indicar ao Executivo que seja estudada a viabilidade da construção de passeio na Rua Minas Gerais, próximo ao número 218, tendo em vista que a extensão do referido trecho é composta por lotes com vegetação.</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2422/indicacao_84-2026_-_daniela.docx</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, com base no Regimento Interno, vem indicar ao Executivo que seja estudada a viabilidade de declarar de utilidade pública o local onde foi iniciada uma construção por uma associação, a qual, à época, tinha como finalidade a implantação de uma creche para atender os moradores do Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_85-2026_-_wilsonjr.docx</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, após os trâmites regimentais, indica ao Poder Executivo Municipal, a realização de campanha de conscientização e orientação sobre os riscos da utilização de cerol e linha chilena em pipas, especialmente durante o período de férias escolares</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_86-2026_-_wilsonjr.docx</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, após os trâmites regimentais, indica ao Poder Executivo Municipal, que estude a viabilidade para a criação de um Laboratório Municipal de Tecnologia e Inovação para Jovens, destinado à capacitação e ao desenvolvimento de habilidades tecnológicas de crianças, adolescentes e jovens do município.</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2425/indicacao_87-2026_-_isaias.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, após aprovação do soberano Plenário, INDICA ao Executivo Municipal, por meio das Secretarias e setores competentes, que seja retomada no município a Campanha de Vacinação contra o HPV (Papilomavírus Humano) nas escolas da rede municipal e estadual, acompanhada de ampla campanha de conscientização e orientação à população acerca da importância da imunização.</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2426/indicacao_88-2026_-_isaias.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, após aprovação do soberano Plenário, INDICA ao Executivo Municipal, por meio das Secretarias e setores competentes, a realização da campanha "Junho Violeta", promovendo ações de conscientização, prevenção e combate à violência contra a pessoa idosa, com especial atenção à crescente incidência de golpes financeiros e fraudes praticadas por meios digitais.</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2427/indicacao_89-2026_-_nery.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA a Excelentíssima Senhora Prefeita Municipal que seja realizado estudo de viabilidade para celebração de convênio/parceria entre o Município e as farmácias locais, visando possibilitar aos servidores públicos municipais a aquisição de medicamentos e produtos farmacêuticos por meio de crediário/desconto em folha de pagamento, conforme critérios a serem estabelecidos pela Administração Pública.</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2429/indicacao_90-2026_-_nery.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem respeitosamente INDICAR a Excelentíssima Senhora Prefeita Municipal, que estude a viabilidade de criação de um sistema online, através de link, aplicativo ou plataforma digital no site oficial da Prefeitura, para solicitação de caçambas de entulho no município</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_91-2026_-_reinaldo.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve esta Indicação, ouvido o plenário na forma do art. 83 e do art. 94 do Regimento Interno, vem indicar ao Executivo Municipal  em parceria com a  empresa Mineral do Brasil , a verificação da possibilidade de realização da ampliação da concretagem do passeio localizado na Rua Três Irmãos, ao lado da Igreja Herdeiros de Sião, no Bairro Bom Jardim.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2432/indicacao_92-2026_-_reinaldo.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve esta Indicação, ouvido o plenário na forma do art. 83 e do art. 94 do Regimento Interno, vem indicar ao Executivo Municipal, à substituição do ônibus circular ROTA AMARELA atualmente em operação, por veículos mais modernos, equipados com sistema de ar-condicionado e melhores condições de conforto e acessibilidade para os usuários</t>
+  </si>
+  <si>
+    <t>2313</t>
+  </si>
+  <si>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos da Resolução nº 07/2024 (Regimento Interno) para otimizar o rito das Comissões, disciplinar a tramitação e os prazos das proposições, compatibilizar o horário das sessões e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2314</t>
+  </si>
+  <si>
+    <t>“Aprova o Regimento Interno da Ouvidoria da Câmara Municipal de Mário Campos, dispõe sobre a defesa dos direitos do usuário do serviço público e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2315</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2315/projeto_de_resolucao_03-2026_etica_e_decoro_mesa_diretora.docx</t>
+  </si>
+  <si>
+    <t>"Institui o código de Ética e Decoro Parlamentar da Câmara Municipal de Mário Campos e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2400/projeto_de_resolucao_04-2026.docx</t>
+  </si>
+  <si>
+    <t>“Altera o §1º do art. 3º da Resolução nº 04, de 01 de julho de 2013, que dispõe sobre a concessão de auxílio-alimentação aos servidores da Câmara Municipal de Mário Campos e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -405,68 +3222,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2172/indicacao_01-_2026_-reinaldo.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2174/requerimento_01-2026_-_prmarquinhos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2185/requerimento_02-2026_-_prmarquinhos_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2186/requerimento_03-2026_-_prmarquinhos_nery.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2187/requerimento_04-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2189/requerimento_05-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2191/requerimento_06-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2192/requerimento_07-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2194/requerimento_08-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2196/requerimento_09-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2197/requerimento_10-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2200/requerimento_11-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2202/requerimento_12-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2203/requerimento_13-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2204/requerimento_14-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2205/requerimento_15-2026_-_wilsonjr_nery.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2206/requerimento_16-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2208/requerimento_17-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2211/requerimento_18-2026_-_nery_isaias_reinaldo_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2212/requerimento_19-2026_-_nery_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2215/requerimento_20-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2217/requerimento_21-2026_-sammantta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2219/requerimento_22-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento_23-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2228/requerimento_24-2026_-_sammamtta.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2230/requerimento_25-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2231/requerimento_26-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2232/requerimento_27-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2233/requerimento_28-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2244/requerimento_29-2026_-_wilson_jr.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2245/requerimento_30-2026_-_wilson_jr.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2246/requerimento_31-2026_-_dr_aleff.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2247/requerimento_32-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2248/requerimento_33-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2249/requerimento_34-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2250/requerimento_35-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2252/requerimento_36-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2253/requerimento_37-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2254/requerimento_38-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2255/requerimento_39-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2256/requerimento_40-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2257/requerimento_41-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_42-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2261/requerimento_43-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2275/requerimento_44-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_45-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2277/requerimento_46-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2279/requerimento_47-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2282/requerimento_48-2026_-_isaias_nery.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_49-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2284/requerimento_50-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2286/requerimento_51-2026_-_daniela_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_52-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_54-2026_-__sammantta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2299/requerimento_54-2026_-__sammantta.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_55-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2301/requerimento_56-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_57-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2303/requerimento_58-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2304/requerimento_59-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2305/requerimento_60-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2306/requerimento_61-2026_-_reinaldo_nery.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2307/requerimento_62-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2318/requerimento_63-2026_-_prmarquinhos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2319/requerimento_64-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2324/requerimento_65-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_66-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2328/requerimento_67-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2329/requerimento_68-2026_-_nery_isaias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2330/requerimento_69-2026_-_wilsonjr_nery.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2331/requerimento_70-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2332/requerimento_71-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2333/requerimento_72-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2334/requerimento_73-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_74-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2337/requerimento_75-2026_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2349/requerimento_76-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2350/requerimento_77-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2351/requerimento_78-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2352/requerimento_79-2026_-_isaias_nery.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2353/requerimento_80-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2354/requerimento_81-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2355/requerimento_82-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2356/requerimento_83-2026_-_nery_isaias.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2357/requerimento_84-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2358/requerimento_85-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2359/requerimento_86-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2378/requerimento_87-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_88-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_89-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2381/requerimento_90-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2382/requerimento_91-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2383/requerimento_92-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2386/requerimento_93-2026__nery_alves.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2401/requerimento_94-2026_-_wilsonjr_isaias_nery.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2402/requerimento_95-2026_-_sammantta_prmarquinhos.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2403/requerimento_96-2026_-_sammantta.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2404/requerimento_97-2026_-_sammantta.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2405/requerimento_98-2026_-_nery.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2406/requerimento_99-2026_-_nery.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2407/requerimento_100-2026_-_nery.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2408/requerimento_101-2026_-_nery_isaias_wilsonjr.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2409/requerimento_102-2026_-_nery.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2410/requerimento_103-2026_-_isaias_nery_wilsonjr.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2411/requerimento_104-2026_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2412/requerimento_105-2026_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2413/requerimento_106-2026_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2414/requerimento_107-2026_-_reinald.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2417/requerimento_108-2026_-_daniela.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2418/requerimento_109-2026_-_wilsonjr.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2419/requerimento_110-2026_-_wilsonjr.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2420/requerimento_111-2026_isaias_silva.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2428/requerimento_112-2026_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2430/requerimento_113-2026_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2433/requerimento_114-2026_-_nery.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2193/pl_01-2026_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2195/pl_02-2026_dr._aleff_diego.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2198/pl_03-2026_reinaldo_magalhaes.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2199/pl_04-2026_reinaldo_magalhaes.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2201/pl05-2026_dr._aleff_diego.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2207/pl_06-2026_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2210/pl_07-2026prefeitura.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2229/camscanner_23-02-2026_14.24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2234/pl_09-2026_wilson_junior.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2235/pl_10-2026prefeitura.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2258/pl_11-_2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2259/pl_12-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2262/pl_13-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2263/pl_14-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2264/pl_15-2006_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2265/pl_16-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2266/pl_17-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2267/pl_18-2026_vereadores.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2268/pl_19-2026_vereadores.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2269/pl_20-2026_vereadores.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2270/pl_21-2026_vereadores.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2271/pl_22-2026_vereadores.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2272/pl_23-2026_sammantta_bleme.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2273/pl_24-2026_vereadores.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2308/pl_25-2026_vereadores.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2309/pl_26-2026_vereadores.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2310/pl_27-2026_-_sammantta.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2311/pl_28-2026_sammantta_bleme.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2312/pl_29-2026_daniela_agostinho.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2348/pl_30-2026_daniela_agostinho_e_w_eslei_batista.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2361/projeto_de_lei_31-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2362/projeto_de_lei_32-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_33-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2364/projeto_de_lei_34-2026__executivo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2365/pl_35-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2366/projeto_de_lei_36-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2367/projeto_de_lei_37-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2368/projeto_de_lei_38-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2369/pl39-2026_wilson_junior.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2399/pl_40-2026_reinaldo_magalhaes.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2415/loa_2027.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2434/pl_42-2026_aleff_diego.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2435/pl_43-2026_wilson_junior_e_nery_alves.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2188/mocao_01-2026_daniela.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2190/mocao_mulheres_01-20026_sammantta_bleme.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2274/mocao_03-2026_-_aleff_diego.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2360/mocao_04-2026__weslei_batista.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2225/proj._dec._leg._mocao_01-2026daniela_agostinho.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2226/proj._dec._leg._mocao_02-2026sammantta_bleme.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2251/projeto_de_decreto_legislativo_no__prestacao_de_contas_2024.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2336/projeto_de_dec.leg._mocao_04-2026_aleff_diego.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2416/pdl052026_-_mocao_04-2026_-_neguinho_1.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2172/indicacao_01-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2173/indicacao_02-2026_-_prmarquinhos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2175/indicacao_03-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_04-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2177/indicacao_05-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2178/indicacao_06-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2179/indicacao_07-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_08-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_09-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_10-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2184/indicacao_11-2026_-_prmarquinhos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2213/indicacao_12-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_13-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao_14-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_15-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2220/indicacao_16-2026_-_draleff.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2221/indicacao_17-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2222/indicacao_18-2026_-_neguinho.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2223/indicacao_19-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_20-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2236/indicacao_21-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao_22-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2238/indicacao_23-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_24-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2240/indicacao_25-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2241/indicacao_26_-2026_-_wilsonjr_nery_isaias.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2242/indicacao_27-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2243/indicacao_28-2026_-_prmarquinhos.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2278/indicacao_29-2026_-_prmarquinhos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_30-2026_pastor_marquinhos.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_31-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2285/indicacao_32-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2287/indicacao_33-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2289/indicacao_34-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2291/indicacao_35-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2292/indicacao_36-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2293/indicacao_37-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_38-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2295/indicacao_39-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2296/indicacao_40-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2297/indicacao_41-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2298/indicacao_42-2026_-_draleff.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2316/indicacao_43-2023_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2317/indicacao_44-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2320/indicacao_45-2026_reinaldo_magalhaes.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2321/indicacao_46-2026__-_daniela.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2322/indicacao_47-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2323/indicacao_48-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_49-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2326/indicacao_50-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_51-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2339/indicacao_52-2026_-_wilsonjr_isaias.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2340/indicacao_53-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacao_54-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacao_55-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2343/indicacao_56-2026_-_isaias.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacao_57-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacao_58-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2346/indicacao_59-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2347/indicacao_60-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2370/indicacao_61-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_62-2026_-_wilsonjr.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacao_63-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_64-2026_-_daniela.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2374/indicacao_65-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_66-2026_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2376/indicacao_67-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_68-2026_-_sammantta.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacao_69-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacao_70-2026_-_nery.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2387/indicacao_71-2026_wilson_junior.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_72-_2026_wilson_junior.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_73-2026_daniela_e_aleff_e_sammantta.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_74-2026_sammantta_bleme.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2391/indicacao_75-2026_sammantta_bleme.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2392/indicacao_76-2026__nery_alves_wilson_junior_e_isaias_silva.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2393/indicacao_77-2026_nery_alves.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2394/indicacao_78-2026__isaias_silva.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2395/indicacao_79-2026_isaias_silva.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2396/indicacao_80-2026_reinaldo_magalhaes.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2397/indicacao_81-2026_reinaldo_magalhaes.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2398/indicacao_82-2026_daniela_agostinho.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_83-2026_-_daniela.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2422/indicacao_84-2026_-_daniela.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_85-2026_-_wilsonjr.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_86-2026_-_wilsonjr.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2425/indicacao_87-2026_-_isaias.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2426/indicacao_88-2026_-_isaias.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2427/indicacao_89-2026_-_nery.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2429/indicacao_90-2026_-_nery.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_91-2026_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2432/indicacao_92-2026_-_reinaldo.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2315/projeto_de_resolucao_03-2026_etica_e_decoro_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariocampos.mg.leg.br/media/sapl/public/materialegislativa/2026/2400/projeto_de_resolucao_04-2026.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H263"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="198.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="143.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -477,53 +3294,7100 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>76</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H16" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H17" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>89</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H19" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>94</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>99</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H21" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>58</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H22" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>107</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>58</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H23" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>111</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>58</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H24" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>115</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>58</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H25" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>119</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H26" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>123</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H27" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>127</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>49</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H28" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>130</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>131</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>49</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H29" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>134</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H30" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H31" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>142</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>143</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>144</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H32" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>148</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>67</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H33" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>152</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>67</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H34" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>156</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>67</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H35" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>159</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>94</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H36" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>164</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>94</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H37" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>168</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H38" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>172</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>49</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H39" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>175</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>176</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>49</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H40" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>179</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>180</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>49</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H41" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>183</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>184</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>49</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H42" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>187</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>188</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>28</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H43" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>191</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>192</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>28</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H44" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>196</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H45" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>199</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>200</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>28</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H46" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>203</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>204</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H47" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>207</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>67</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H48" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>211</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>212</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>213</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H49" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>216</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>217</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>67</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H50" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>220</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>221</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>67</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H51" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>224</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>225</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>226</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>229</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>230</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>58</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H53" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>233</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>234</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>58</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H54" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>237</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>238</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H55" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>241</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>242</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>94</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H56" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>245</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>246</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>94</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H57" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>249</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>250</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>94</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H58" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>253</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>254</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H59" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>257</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>258</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>49</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H60" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>261</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>262</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>49</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H61" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>265</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>266</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>267</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H62" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>270</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>271</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>94</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H63" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>274</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>275</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H64" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>278</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>279</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>49</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>282</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>283</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>49</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H66" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>286</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>287</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>49</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H67" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>290</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>291</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>49</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H68" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>294</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>295</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>296</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H69" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>299</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>300</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>301</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H70" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>304</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>305</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>28</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H71" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>308</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>309</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>28</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H72" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>312</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>313</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>28</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H73" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>316</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>317</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>67</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H74" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>320</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>321</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>67</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H75" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>324</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>325</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>49</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H76" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>328</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>329</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>28</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H77" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>332</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>333</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>28</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H78" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>336</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>337</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>28</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H79" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>340</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>341</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>213</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H80" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>344</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>345</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>67</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H81" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>348</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>349</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>58</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H82" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>352</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>353</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>58</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H83" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>356</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>357</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>296</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H84" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>360</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>361</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>94</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H85" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>364</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>365</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>49</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H86" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>368</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>369</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>49</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H87" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>372</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>373</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>28</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H88" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>376</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>377</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>28</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H89" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>380</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>381</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>28</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H90" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>384</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>385</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>28</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H91" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>388</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>389</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>49</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H92" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>392</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>393</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>49</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H93" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>396</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>397</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>94</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H94" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>400</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>401</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>402</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H95" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>405</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>406</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>407</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H96" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>410</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>411</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>58</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H97" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>414</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>415</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>58</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H98" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>418</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>419</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>94</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H99" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>422</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>423</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>94</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H100" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>426</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>427</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>94</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H101" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>430</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>431</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>402</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H102" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>434</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>435</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>94</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H103" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>438</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>439</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>440</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H104" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>443</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>444</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>49</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H105" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>447</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>448</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>49</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H106" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>451</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>452</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>49</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H107" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>455</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>456</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>49</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H108" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>459</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>460</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>99</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H109" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>463</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>464</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>28</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H110" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>467</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>468</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>28</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H111" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>471</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>472</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>67</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H112" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>475</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>476</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>49</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H113" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>479</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>480</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>49</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H114" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>483</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>484</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>94</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H115" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>487</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>488</v>
+      </c>
+      <c r="E116" t="s">
+        <v>489</v>
+      </c>
+      <c r="F116" t="s">
+        <v>490</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H116" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>493</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>17</v>
+      </c>
+      <c r="D117" t="s">
+        <v>488</v>
+      </c>
+      <c r="E117" t="s">
+        <v>489</v>
+      </c>
+      <c r="F117" t="s">
+        <v>144</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H117" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>496</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>22</v>
+      </c>
+      <c r="D118" t="s">
+        <v>488</v>
+      </c>
+      <c r="E118" t="s">
+        <v>489</v>
+      </c>
+      <c r="F118" t="s">
+        <v>49</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H118" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>499</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>27</v>
+      </c>
+      <c r="D119" t="s">
+        <v>488</v>
+      </c>
+      <c r="E119" t="s">
+        <v>489</v>
+      </c>
+      <c r="F119" t="s">
+        <v>49</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H119" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>502</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>32</v>
+      </c>
+      <c r="D120" t="s">
+        <v>488</v>
+      </c>
+      <c r="E120" t="s">
+        <v>489</v>
+      </c>
+      <c r="F120" t="s">
+        <v>144</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H120" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>505</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121" t="s">
+        <v>488</v>
+      </c>
+      <c r="E121" t="s">
+        <v>489</v>
+      </c>
+      <c r="F121" t="s">
+        <v>506</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H121" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>509</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122" t="s">
+        <v>488</v>
+      </c>
+      <c r="E122" t="s">
+        <v>489</v>
+      </c>
+      <c r="F122" t="s">
+        <v>506</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H122" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>512</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>44</v>
+      </c>
+      <c r="D123" t="s">
+        <v>488</v>
+      </c>
+      <c r="E123" t="s">
+        <v>489</v>
+      </c>
+      <c r="F123" t="s">
+        <v>506</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H123" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>515</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>48</v>
+      </c>
+      <c r="D124" t="s">
+        <v>488</v>
+      </c>
+      <c r="E124" t="s">
+        <v>489</v>
+      </c>
+      <c r="F124" t="s">
+        <v>28</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H124" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>518</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>53</v>
+      </c>
+      <c r="D125" t="s">
+        <v>488</v>
+      </c>
+      <c r="E125" t="s">
+        <v>489</v>
+      </c>
+      <c r="F125" t="s">
+        <v>506</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H125" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>521</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>57</v>
+      </c>
+      <c r="D126" t="s">
+        <v>488</v>
+      </c>
+      <c r="E126" t="s">
+        <v>489</v>
+      </c>
+      <c r="F126" t="s">
+        <v>506</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H126" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>524</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>62</v>
+      </c>
+      <c r="D127" t="s">
+        <v>488</v>
+      </c>
+      <c r="E127" t="s">
+        <v>489</v>
+      </c>
+      <c r="F127" t="s">
+        <v>506</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H127" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>526</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>66</v>
+      </c>
+      <c r="D128" t="s">
+        <v>488</v>
+      </c>
+      <c r="E128" t="s">
+        <v>489</v>
+      </c>
+      <c r="F128" t="s">
+        <v>506</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H128" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>529</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>71</v>
+      </c>
+      <c r="D129" t="s">
+        <v>488</v>
+      </c>
+      <c r="E129" t="s">
+        <v>489</v>
+      </c>
+      <c r="F129" t="s">
+        <v>506</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H129" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>532</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>75</v>
+      </c>
+      <c r="D130" t="s">
+        <v>488</v>
+      </c>
+      <c r="E130" t="s">
+        <v>489</v>
+      </c>
+      <c r="F130" t="s">
+        <v>506</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H130" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>535</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>80</v>
+      </c>
+      <c r="D131" t="s">
+        <v>488</v>
+      </c>
+      <c r="E131" t="s">
+        <v>489</v>
+      </c>
+      <c r="F131" t="s">
+        <v>506</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H131" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>538</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>84</v>
+      </c>
+      <c r="D132" t="s">
+        <v>488</v>
+      </c>
+      <c r="E132" t="s">
+        <v>489</v>
+      </c>
+      <c r="F132" t="s">
+        <v>506</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H132" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>541</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>88</v>
+      </c>
+      <c r="D133" t="s">
+        <v>488</v>
+      </c>
+      <c r="E133" t="s">
+        <v>489</v>
+      </c>
+      <c r="F133" t="s">
+        <v>542</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H133" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>545</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>93</v>
+      </c>
+      <c r="D134" t="s">
+        <v>488</v>
+      </c>
+      <c r="E134" t="s">
+        <v>489</v>
+      </c>
+      <c r="F134" t="s">
+        <v>542</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H134" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>548</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>98</v>
+      </c>
+      <c r="D135" t="s">
+        <v>488</v>
+      </c>
+      <c r="E135" t="s">
+        <v>489</v>
+      </c>
+      <c r="F135" t="s">
+        <v>542</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H135" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>551</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>103</v>
+      </c>
+      <c r="D136" t="s">
+        <v>488</v>
+      </c>
+      <c r="E136" t="s">
+        <v>489</v>
+      </c>
+      <c r="F136" t="s">
+        <v>542</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H136" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>554</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>107</v>
+      </c>
+      <c r="D137" t="s">
+        <v>488</v>
+      </c>
+      <c r="E137" t="s">
+        <v>489</v>
+      </c>
+      <c r="F137" t="s">
+        <v>542</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H137" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>557</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>111</v>
+      </c>
+      <c r="D138" t="s">
+        <v>488</v>
+      </c>
+      <c r="E138" t="s">
+        <v>489</v>
+      </c>
+      <c r="F138" t="s">
+        <v>58</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H138" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>560</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>115</v>
+      </c>
+      <c r="D139" t="s">
+        <v>488</v>
+      </c>
+      <c r="E139" t="s">
+        <v>489</v>
+      </c>
+      <c r="F139" t="s">
+        <v>542</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H139" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>563</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>119</v>
+      </c>
+      <c r="D140" t="s">
+        <v>488</v>
+      </c>
+      <c r="E140" t="s">
+        <v>489</v>
+      </c>
+      <c r="F140" t="s">
+        <v>564</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H140" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>567</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>123</v>
+      </c>
+      <c r="D141" t="s">
+        <v>488</v>
+      </c>
+      <c r="E141" t="s">
+        <v>489</v>
+      </c>
+      <c r="F141" t="s">
+        <v>542</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H141" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>570</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>127</v>
+      </c>
+      <c r="D142" t="s">
+        <v>488</v>
+      </c>
+      <c r="E142" t="s">
+        <v>489</v>
+      </c>
+      <c r="F142" t="s">
+        <v>58</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H142" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>573</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>131</v>
+      </c>
+      <c r="D143" t="s">
+        <v>488</v>
+      </c>
+      <c r="E143" t="s">
+        <v>489</v>
+      </c>
+      <c r="F143" t="s">
+        <v>58</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H143" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>576</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>135</v>
+      </c>
+      <c r="D144" t="s">
+        <v>488</v>
+      </c>
+      <c r="E144" t="s">
+        <v>489</v>
+      </c>
+      <c r="F144" t="s">
+        <v>99</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H144" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>579</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>139</v>
+      </c>
+      <c r="D145" t="s">
+        <v>488</v>
+      </c>
+      <c r="E145" t="s">
+        <v>489</v>
+      </c>
+      <c r="F145" t="s">
+        <v>580</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H145" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>583</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>143</v>
+      </c>
+      <c r="D146" t="s">
+        <v>488</v>
+      </c>
+      <c r="E146" t="s">
+        <v>489</v>
+      </c>
+      <c r="F146" t="s">
+        <v>506</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H146" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>586</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>148</v>
+      </c>
+      <c r="D147" t="s">
+        <v>488</v>
+      </c>
+      <c r="E147" t="s">
+        <v>489</v>
+      </c>
+      <c r="F147" t="s">
+        <v>506</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H147" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>589</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>152</v>
+      </c>
+      <c r="D148" t="s">
+        <v>488</v>
+      </c>
+      <c r="E148" t="s">
+        <v>489</v>
+      </c>
+      <c r="F148" t="s">
+        <v>506</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H148" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>592</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>156</v>
+      </c>
+      <c r="D149" t="s">
+        <v>488</v>
+      </c>
+      <c r="E149" t="s">
+        <v>489</v>
+      </c>
+      <c r="F149" t="s">
+        <v>506</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H149" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>595</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>160</v>
+      </c>
+      <c r="D150" t="s">
+        <v>488</v>
+      </c>
+      <c r="E150" t="s">
+        <v>489</v>
+      </c>
+      <c r="F150" t="s">
+        <v>506</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H150" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>598</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>164</v>
+      </c>
+      <c r="D151" t="s">
+        <v>488</v>
+      </c>
+      <c r="E151" t="s">
+        <v>489</v>
+      </c>
+      <c r="F151" t="s">
+        <v>506</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H151" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>601</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>168</v>
+      </c>
+      <c r="D152" t="s">
+        <v>488</v>
+      </c>
+      <c r="E152" t="s">
+        <v>489</v>
+      </c>
+      <c r="F152" t="s">
+        <v>506</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H152" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>604</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>172</v>
+      </c>
+      <c r="D153" t="s">
+        <v>488</v>
+      </c>
+      <c r="E153" t="s">
+        <v>489</v>
+      </c>
+      <c r="F153" t="s">
+        <v>506</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H153" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>607</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>176</v>
+      </c>
+      <c r="D154" t="s">
+        <v>488</v>
+      </c>
+      <c r="E154" t="s">
+        <v>489</v>
+      </c>
+      <c r="F154" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H154" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>610</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>180</v>
+      </c>
+      <c r="D155" t="s">
+        <v>488</v>
+      </c>
+      <c r="E155" t="s">
+        <v>489</v>
+      </c>
+      <c r="F155" t="s">
+        <v>49</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H155" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>613</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>184</v>
+      </c>
+      <c r="D156" t="s">
+        <v>488</v>
+      </c>
+      <c r="E156" t="s">
+        <v>489</v>
+      </c>
+      <c r="F156" t="s">
+        <v>506</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H156" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>616</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>188</v>
+      </c>
+      <c r="D157" t="s">
+        <v>488</v>
+      </c>
+      <c r="E157" t="s">
+        <v>489</v>
+      </c>
+      <c r="F157" t="s">
+        <v>144</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H157" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>619</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>192</v>
+      </c>
+      <c r="D158" t="s">
+        <v>488</v>
+      </c>
+      <c r="E158" t="s">
+        <v>489</v>
+      </c>
+      <c r="F158" t="s">
+        <v>301</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H158" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>622</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" t="s">
+        <v>623</v>
+      </c>
+      <c r="E159" t="s">
+        <v>624</v>
+      </c>
+      <c r="F159" t="s">
+        <v>99</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H159" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>627</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>17</v>
+      </c>
+      <c r="D160" t="s">
+        <v>623</v>
+      </c>
+      <c r="E160" t="s">
+        <v>624</v>
+      </c>
+      <c r="F160" t="s">
+        <v>58</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H160" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>630</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>22</v>
+      </c>
+      <c r="D161" t="s">
+        <v>623</v>
+      </c>
+      <c r="E161" t="s">
+        <v>624</v>
+      </c>
+      <c r="F161" t="s">
+        <v>144</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H161" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>633</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>27</v>
+      </c>
+      <c r="D162" t="s">
+        <v>623</v>
+      </c>
+      <c r="E162" t="s">
+        <v>624</v>
+      </c>
+      <c r="F162" t="s">
+        <v>634</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H162" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>637</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" t="s">
+        <v>638</v>
+      </c>
+      <c r="E163" t="s">
+        <v>639</v>
+      </c>
+      <c r="F163" t="s">
+        <v>49</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H163" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>642</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" t="s">
+        <v>638</v>
+      </c>
+      <c r="E164" t="s">
+        <v>639</v>
+      </c>
+      <c r="F164" t="s">
+        <v>49</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H164" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>645</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>22</v>
+      </c>
+      <c r="D165" t="s">
+        <v>638</v>
+      </c>
+      <c r="E165" t="s">
+        <v>639</v>
+      </c>
+      <c r="F165" t="s">
+        <v>49</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H165" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>648</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>27</v>
+      </c>
+      <c r="D166" t="s">
+        <v>638</v>
+      </c>
+      <c r="E166" t="s">
+        <v>639</v>
+      </c>
+      <c r="F166" t="s">
+        <v>144</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H166" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>650</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>32</v>
+      </c>
+      <c r="D167" t="s">
+        <v>638</v>
+      </c>
+      <c r="E167" t="s">
+        <v>639</v>
+      </c>
+      <c r="F167" t="s">
+        <v>634</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H167" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>653</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>654</v>
+      </c>
+      <c r="E168" t="s">
+        <v>655</v>
+      </c>
+      <c r="F168" t="s">
+        <v>49</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H168" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>658</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>17</v>
+      </c>
+      <c r="D169" t="s">
+        <v>654</v>
+      </c>
+      <c r="E169" t="s">
+        <v>655</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H169" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>661</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>22</v>
+      </c>
+      <c r="D170" t="s">
+        <v>654</v>
+      </c>
+      <c r="E170" t="s">
+        <v>655</v>
+      </c>
+      <c r="F170" t="s">
+        <v>99</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H170" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>664</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>27</v>
+      </c>
+      <c r="D171" t="s">
+        <v>654</v>
+      </c>
+      <c r="E171" t="s">
+        <v>655</v>
+      </c>
+      <c r="F171" t="s">
+        <v>99</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H171" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>667</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>32</v>
+      </c>
+      <c r="D172" t="s">
+        <v>654</v>
+      </c>
+      <c r="E172" t="s">
+        <v>655</v>
+      </c>
+      <c r="F172" t="s">
+        <v>49</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H172" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>670</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>36</v>
+      </c>
+      <c r="D173" t="s">
+        <v>654</v>
+      </c>
+      <c r="E173" t="s">
+        <v>655</v>
+      </c>
+      <c r="F173" t="s">
+        <v>28</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H173" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>673</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>40</v>
+      </c>
+      <c r="D174" t="s">
+        <v>654</v>
+      </c>
+      <c r="E174" t="s">
+        <v>655</v>
+      </c>
+      <c r="F174" t="s">
+        <v>28</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H174" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>676</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>44</v>
+      </c>
+      <c r="D175" t="s">
+        <v>654</v>
+      </c>
+      <c r="E175" t="s">
+        <v>655</v>
+      </c>
+      <c r="F175" t="s">
+        <v>58</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H175" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>679</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>48</v>
+      </c>
+      <c r="D176" t="s">
+        <v>654</v>
+      </c>
+      <c r="E176" t="s">
+        <v>655</v>
+      </c>
+      <c r="F176" t="s">
+        <v>67</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H176" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>682</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>53</v>
+      </c>
+      <c r="D177" t="s">
+        <v>654</v>
+      </c>
+      <c r="E177" t="s">
+        <v>655</v>
+      </c>
+      <c r="F177" t="s">
+        <v>58</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H177" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>685</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>57</v>
+      </c>
+      <c r="D178" t="s">
+        <v>654</v>
+      </c>
+      <c r="E178" t="s">
+        <v>655</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H178" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>688</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>62</v>
+      </c>
+      <c r="D179" t="s">
+        <v>654</v>
+      </c>
+      <c r="E179" t="s">
+        <v>655</v>
+      </c>
+      <c r="F179" t="s">
+        <v>28</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H179" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>691</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>66</v>
+      </c>
+      <c r="D180" t="s">
+        <v>654</v>
+      </c>
+      <c r="E180" t="s">
+        <v>655</v>
+      </c>
+      <c r="F180" t="s">
+        <v>28</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H180" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>694</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>71</v>
+      </c>
+      <c r="D181" t="s">
+        <v>654</v>
+      </c>
+      <c r="E181" t="s">
+        <v>655</v>
+      </c>
+      <c r="F181" t="s">
+        <v>99</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H181" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>697</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>75</v>
+      </c>
+      <c r="D182" t="s">
+        <v>654</v>
+      </c>
+      <c r="E182" t="s">
+        <v>655</v>
+      </c>
+      <c r="F182" t="s">
+        <v>99</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H182" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>700</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>80</v>
+      </c>
+      <c r="D183" t="s">
+        <v>654</v>
+      </c>
+      <c r="E183" t="s">
+        <v>655</v>
+      </c>
+      <c r="F183" t="s">
+        <v>144</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H183" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>703</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>84</v>
+      </c>
+      <c r="D184" t="s">
+        <v>654</v>
+      </c>
+      <c r="E184" t="s">
+        <v>655</v>
+      </c>
+      <c r="F184" t="s">
+        <v>58</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H184" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>706</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>88</v>
+      </c>
+      <c r="D185" t="s">
+        <v>654</v>
+      </c>
+      <c r="E185" t="s">
+        <v>655</v>
+      </c>
+      <c r="F185" t="s">
+        <v>634</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H185" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>709</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>93</v>
+      </c>
+      <c r="D186" t="s">
+        <v>654</v>
+      </c>
+      <c r="E186" t="s">
+        <v>655</v>
+      </c>
+      <c r="F186" t="s">
+        <v>49</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H186" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>712</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>98</v>
+      </c>
+      <c r="D187" t="s">
+        <v>654</v>
+      </c>
+      <c r="E187" t="s">
+        <v>655</v>
+      </c>
+      <c r="F187" t="s">
+        <v>49</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H187" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>715</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>103</v>
+      </c>
+      <c r="D188" t="s">
+        <v>654</v>
+      </c>
+      <c r="E188" t="s">
+        <v>655</v>
+      </c>
+      <c r="F188" t="s">
+        <v>94</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H188" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>718</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>107</v>
+      </c>
+      <c r="D189" t="s">
+        <v>654</v>
+      </c>
+      <c r="E189" t="s">
+        <v>655</v>
+      </c>
+      <c r="F189" t="s">
+        <v>49</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H189" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>721</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>111</v>
+      </c>
+      <c r="D190" t="s">
+        <v>654</v>
+      </c>
+      <c r="E190" t="s">
+        <v>655</v>
+      </c>
+      <c r="F190" t="s">
+        <v>49</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H190" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>724</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>115</v>
+      </c>
+      <c r="D191" t="s">
+        <v>654</v>
+      </c>
+      <c r="E191" t="s">
+        <v>655</v>
+      </c>
+      <c r="F191" t="s">
+        <v>99</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H191" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>727</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>119</v>
+      </c>
+      <c r="D192" t="s">
+        <v>654</v>
+      </c>
+      <c r="E192" t="s">
+        <v>655</v>
+      </c>
+      <c r="F192" t="s">
+        <v>99</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H192" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>730</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>123</v>
+      </c>
+      <c r="D193" t="s">
+        <v>654</v>
+      </c>
+      <c r="E193" t="s">
+        <v>655</v>
+      </c>
+      <c r="F193" t="s">
+        <v>731</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H193" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>734</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>127</v>
+      </c>
+      <c r="D194" t="s">
+        <v>654</v>
+      </c>
+      <c r="E194" t="s">
+        <v>655</v>
+      </c>
+      <c r="F194" t="s">
+        <v>28</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H194" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>737</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>131</v>
+      </c>
+      <c r="D195" t="s">
+        <v>654</v>
+      </c>
+      <c r="E195" t="s">
+        <v>655</v>
+      </c>
+      <c r="F195" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H195" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>740</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>135</v>
+      </c>
+      <c r="D196" t="s">
+        <v>654</v>
+      </c>
+      <c r="E196" t="s">
+        <v>655</v>
+      </c>
+      <c r="F196" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H196" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>743</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>139</v>
+      </c>
+      <c r="D197" t="s">
+        <v>654</v>
+      </c>
+      <c r="E197" t="s">
+        <v>655</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H197" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>746</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>143</v>
+      </c>
+      <c r="D198" t="s">
+        <v>654</v>
+      </c>
+      <c r="E198" t="s">
+        <v>655</v>
+      </c>
+      <c r="F198" t="s">
+        <v>28</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H198" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>749</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>148</v>
+      </c>
+      <c r="D199" t="s">
+        <v>654</v>
+      </c>
+      <c r="E199" t="s">
+        <v>655</v>
+      </c>
+      <c r="F199" t="s">
+        <v>28</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H199" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>752</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>152</v>
+      </c>
+      <c r="D200" t="s">
+        <v>654</v>
+      </c>
+      <c r="E200" t="s">
+        <v>655</v>
+      </c>
+      <c r="F200" t="s">
+        <v>67</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H200" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>755</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>156</v>
+      </c>
+      <c r="D201" t="s">
+        <v>654</v>
+      </c>
+      <c r="E201" t="s">
+        <v>655</v>
+      </c>
+      <c r="F201" t="s">
+        <v>67</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H201" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>758</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>160</v>
+      </c>
+      <c r="D202" t="s">
+        <v>654</v>
+      </c>
+      <c r="E202" t="s">
+        <v>655</v>
+      </c>
+      <c r="F202" t="s">
+        <v>99</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H202" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>761</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>164</v>
+      </c>
+      <c r="D203" t="s">
+        <v>654</v>
+      </c>
+      <c r="E203" t="s">
+        <v>655</v>
+      </c>
+      <c r="F203" t="s">
+        <v>99</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H203" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>764</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>168</v>
+      </c>
+      <c r="D204" t="s">
+        <v>654</v>
+      </c>
+      <c r="E204" t="s">
+        <v>655</v>
+      </c>
+      <c r="F204" t="s">
+        <v>58</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H204" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>767</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>172</v>
+      </c>
+      <c r="D205" t="s">
+        <v>654</v>
+      </c>
+      <c r="E205" t="s">
+        <v>655</v>
+      </c>
+      <c r="F205" t="s">
+        <v>58</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H205" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>770</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>176</v>
+      </c>
+      <c r="D206" t="s">
+        <v>654</v>
+      </c>
+      <c r="E206" t="s">
+        <v>655</v>
+      </c>
+      <c r="F206" t="s">
+        <v>94</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H206" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>773</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>180</v>
+      </c>
+      <c r="D207" t="s">
+        <v>654</v>
+      </c>
+      <c r="E207" t="s">
+        <v>655</v>
+      </c>
+      <c r="F207" t="s">
+        <v>49</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H207" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>776</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>184</v>
+      </c>
+      <c r="D208" t="s">
+        <v>654</v>
+      </c>
+      <c r="E208" t="s">
+        <v>655</v>
+      </c>
+      <c r="F208" t="s">
+        <v>49</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H208" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>779</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>188</v>
+      </c>
+      <c r="D209" t="s">
+        <v>654</v>
+      </c>
+      <c r="E209" t="s">
+        <v>655</v>
+      </c>
+      <c r="F209" t="s">
+        <v>144</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H209" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>782</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>192</v>
+      </c>
+      <c r="D210" t="s">
+        <v>654</v>
+      </c>
+      <c r="E210" t="s">
+        <v>655</v>
+      </c>
+      <c r="F210" t="s">
+        <v>58</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H210" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>785</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>196</v>
+      </c>
+      <c r="D211" t="s">
+        <v>654</v>
+      </c>
+      <c r="E211" t="s">
+        <v>655</v>
+      </c>
+      <c r="F211" t="s">
+        <v>49</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H211" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>788</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>200</v>
+      </c>
+      <c r="D212" t="s">
+        <v>654</v>
+      </c>
+      <c r="E212" t="s">
+        <v>655</v>
+      </c>
+      <c r="F212" t="s">
+        <v>49</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H212" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>791</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>204</v>
+      </c>
+      <c r="D213" t="s">
+        <v>654</v>
+      </c>
+      <c r="E213" t="s">
+        <v>655</v>
+      </c>
+      <c r="F213" t="s">
+        <v>99</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H213" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>794</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>208</v>
+      </c>
+      <c r="D214" t="s">
+        <v>654</v>
+      </c>
+      <c r="E214" t="s">
+        <v>655</v>
+      </c>
+      <c r="F214" t="s">
+        <v>99</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H214" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>797</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>212</v>
+      </c>
+      <c r="D215" t="s">
+        <v>654</v>
+      </c>
+      <c r="E215" t="s">
+        <v>655</v>
+      </c>
+      <c r="F215" t="s">
+        <v>28</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H215" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>800</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>217</v>
+      </c>
+      <c r="D216" t="s">
+        <v>654</v>
+      </c>
+      <c r="E216" t="s">
+        <v>655</v>
+      </c>
+      <c r="F216" t="s">
+        <v>28</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H216" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>803</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>221</v>
+      </c>
+      <c r="D217" t="s">
+        <v>654</v>
+      </c>
+      <c r="E217" t="s">
+        <v>655</v>
+      </c>
+      <c r="F217" t="s">
+        <v>67</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H217" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>806</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>225</v>
+      </c>
+      <c r="D218" t="s">
+        <v>654</v>
+      </c>
+      <c r="E218" t="s">
+        <v>655</v>
+      </c>
+      <c r="F218" t="s">
+        <v>28</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H218" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>809</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>230</v>
+      </c>
+      <c r="D219" t="s">
+        <v>654</v>
+      </c>
+      <c r="E219" t="s">
+        <v>655</v>
+      </c>
+      <c r="F219" t="s">
+        <v>28</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H219" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>812</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>234</v>
+      </c>
+      <c r="D220" t="s">
+        <v>654</v>
+      </c>
+      <c r="E220" t="s">
+        <v>655</v>
+      </c>
+      <c r="F220" t="s">
+        <v>99</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H220" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>815</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>238</v>
+      </c>
+      <c r="D221" t="s">
+        <v>654</v>
+      </c>
+      <c r="E221" t="s">
+        <v>655</v>
+      </c>
+      <c r="F221" t="s">
+        <v>99</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H221" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>818</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>242</v>
+      </c>
+      <c r="D222" t="s">
+        <v>654</v>
+      </c>
+      <c r="E222" t="s">
+        <v>655</v>
+      </c>
+      <c r="F222" t="s">
+        <v>67</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H222" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>821</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>246</v>
+      </c>
+      <c r="D223" t="s">
+        <v>654</v>
+      </c>
+      <c r="E223" t="s">
+        <v>655</v>
+      </c>
+      <c r="F223" t="s">
+        <v>67</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H223" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>824</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>250</v>
+      </c>
+      <c r="D224" t="s">
+        <v>654</v>
+      </c>
+      <c r="E224" t="s">
+        <v>655</v>
+      </c>
+      <c r="F224" t="s">
+        <v>49</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H224" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>827</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>254</v>
+      </c>
+      <c r="D225" t="s">
+        <v>654</v>
+      </c>
+      <c r="E225" t="s">
+        <v>655</v>
+      </c>
+      <c r="F225" t="s">
+        <v>49</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H225" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>830</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>258</v>
+      </c>
+      <c r="D226" t="s">
+        <v>654</v>
+      </c>
+      <c r="E226" t="s">
+        <v>655</v>
+      </c>
+      <c r="F226" t="s">
+        <v>94</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H226" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>833</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>262</v>
+      </c>
+      <c r="D227" t="s">
+        <v>654</v>
+      </c>
+      <c r="E227" t="s">
+        <v>655</v>
+      </c>
+      <c r="F227" t="s">
+        <v>94</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H227" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>836</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>266</v>
+      </c>
+      <c r="D228" t="s">
+        <v>654</v>
+      </c>
+      <c r="E228" t="s">
+        <v>655</v>
+      </c>
+      <c r="F228" t="s">
+        <v>28</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H228" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>839</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>271</v>
+      </c>
+      <c r="D229" t="s">
+        <v>654</v>
+      </c>
+      <c r="E229" t="s">
+        <v>655</v>
+      </c>
+      <c r="F229" t="s">
+        <v>28</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H229" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>842</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>275</v>
+      </c>
+      <c r="D230" t="s">
+        <v>654</v>
+      </c>
+      <c r="E230" t="s">
+        <v>655</v>
+      </c>
+      <c r="F230" t="s">
+        <v>99</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H230" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>845</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>279</v>
+      </c>
+      <c r="D231" t="s">
+        <v>654</v>
+      </c>
+      <c r="E231" t="s">
+        <v>655</v>
+      </c>
+      <c r="F231" t="s">
+        <v>99</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H231" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>848</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>283</v>
+      </c>
+      <c r="D232" t="s">
+        <v>654</v>
+      </c>
+      <c r="E232" t="s">
+        <v>655</v>
+      </c>
+      <c r="F232" t="s">
+        <v>49</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H232" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>851</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>287</v>
+      </c>
+      <c r="D233" t="s">
+        <v>654</v>
+      </c>
+      <c r="E233" t="s">
+        <v>655</v>
+      </c>
+      <c r="F233" t="s">
+        <v>49</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H233" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>854</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>291</v>
+      </c>
+      <c r="D234" t="s">
+        <v>654</v>
+      </c>
+      <c r="E234" t="s">
+        <v>655</v>
+      </c>
+      <c r="F234" t="s">
+        <v>58</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H234" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>857</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>295</v>
+      </c>
+      <c r="D235" t="s">
+        <v>654</v>
+      </c>
+      <c r="E235" t="s">
+        <v>655</v>
+      </c>
+      <c r="F235" t="s">
+        <v>58</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H235" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>860</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>300</v>
+      </c>
+      <c r="D236" t="s">
+        <v>654</v>
+      </c>
+      <c r="E236" t="s">
+        <v>655</v>
+      </c>
+      <c r="F236" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H236" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>863</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>305</v>
+      </c>
+      <c r="D237" t="s">
+        <v>654</v>
+      </c>
+      <c r="E237" t="s">
+        <v>655</v>
+      </c>
+      <c r="F237" t="s">
+        <v>94</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H237" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>866</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>309</v>
+      </c>
+      <c r="D238" t="s">
+        <v>654</v>
+      </c>
+      <c r="E238" t="s">
+        <v>655</v>
+      </c>
+      <c r="F238" t="s">
+        <v>28</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H238" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>869</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>313</v>
+      </c>
+      <c r="D239" t="s">
+        <v>654</v>
+      </c>
+      <c r="E239" t="s">
+        <v>655</v>
+      </c>
+      <c r="F239" t="s">
+        <v>28</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H239" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>872</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>317</v>
+      </c>
+      <c r="D240" t="s">
+        <v>654</v>
+      </c>
+      <c r="E240" t="s">
+        <v>655</v>
+      </c>
+      <c r="F240" t="s">
+        <v>873</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H240" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>876</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>321</v>
+      </c>
+      <c r="D241" t="s">
+        <v>654</v>
+      </c>
+      <c r="E241" t="s">
+        <v>655</v>
+      </c>
+      <c r="F241" t="s">
+        <v>58</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H241" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>879</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>325</v>
+      </c>
+      <c r="D242" t="s">
+        <v>654</v>
+      </c>
+      <c r="E242" t="s">
+        <v>655</v>
+      </c>
+      <c r="F242" t="s">
+        <v>58</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H242" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>882</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>329</v>
+      </c>
+      <c r="D243" t="s">
+        <v>654</v>
+      </c>
+      <c r="E243" t="s">
+        <v>655</v>
+      </c>
+      <c r="F243" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H243" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>885</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>333</v>
+      </c>
+      <c r="D244" t="s">
+        <v>654</v>
+      </c>
+      <c r="E244" t="s">
+        <v>655</v>
+      </c>
+      <c r="F244" t="s">
+        <v>94</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H244" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>888</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>337</v>
+      </c>
+      <c r="D245" t="s">
+        <v>654</v>
+      </c>
+      <c r="E245" t="s">
+        <v>655</v>
+      </c>
+      <c r="F245" t="s">
+        <v>67</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H245" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>891</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>341</v>
+      </c>
+      <c r="D246" t="s">
+        <v>654</v>
+      </c>
+      <c r="E246" t="s">
+        <v>655</v>
+      </c>
+      <c r="F246" t="s">
+        <v>67</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H246" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>894</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>345</v>
+      </c>
+      <c r="D247" t="s">
+        <v>654</v>
+      </c>
+      <c r="E247" t="s">
+        <v>655</v>
+      </c>
+      <c r="F247" t="s">
+        <v>49</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H247" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>897</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>349</v>
+      </c>
+      <c r="D248" t="s">
+        <v>654</v>
+      </c>
+      <c r="E248" t="s">
+        <v>655</v>
+      </c>
+      <c r="F248" t="s">
+        <v>49</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H248" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>900</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>353</v>
+      </c>
+      <c r="D249" t="s">
+        <v>654</v>
+      </c>
+      <c r="E249" t="s">
+        <v>655</v>
+      </c>
+      <c r="F249" t="s">
+        <v>901</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H249" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>904</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>357</v>
+      </c>
+      <c r="D250" t="s">
+        <v>654</v>
+      </c>
+      <c r="E250" t="s">
+        <v>655</v>
+      </c>
+      <c r="F250" t="s">
+        <v>99</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H250" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>907</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>361</v>
+      </c>
+      <c r="D251" t="s">
+        <v>654</v>
+      </c>
+      <c r="E251" t="s">
+        <v>655</v>
+      </c>
+      <c r="F251" t="s">
+        <v>99</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H251" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>910</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>365</v>
+      </c>
+      <c r="D252" t="s">
+        <v>654</v>
+      </c>
+      <c r="E252" t="s">
+        <v>655</v>
+      </c>
+      <c r="F252" t="s">
+        <v>28</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H252" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>913</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>369</v>
+      </c>
+      <c r="D253" t="s">
+        <v>654</v>
+      </c>
+      <c r="E253" t="s">
+        <v>655</v>
+      </c>
+      <c r="F253" t="s">
+        <v>28</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H253" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>916</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>373</v>
+      </c>
+      <c r="D254" t="s">
+        <v>654</v>
+      </c>
+      <c r="E254" t="s">
+        <v>655</v>
+      </c>
+      <c r="F254" t="s">
+        <v>67</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H254" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>919</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>377</v>
+      </c>
+      <c r="D255" t="s">
+        <v>654</v>
+      </c>
+      <c r="E255" t="s">
+        <v>655</v>
+      </c>
+      <c r="F255" t="s">
+        <v>67</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H255" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>922</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>381</v>
+      </c>
+      <c r="D256" t="s">
+        <v>654</v>
+      </c>
+      <c r="E256" t="s">
+        <v>655</v>
+      </c>
+      <c r="F256" t="s">
+        <v>94</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H256" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>925</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>385</v>
+      </c>
+      <c r="D257" t="s">
+        <v>654</v>
+      </c>
+      <c r="E257" t="s">
+        <v>655</v>
+      </c>
+      <c r="F257" t="s">
+        <v>94</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H257" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>928</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>389</v>
+      </c>
+      <c r="D258" t="s">
+        <v>654</v>
+      </c>
+      <c r="E258" t="s">
+        <v>655</v>
+      </c>
+      <c r="F258" t="s">
+        <v>49</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H258" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>931</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>393</v>
+      </c>
+      <c r="D259" t="s">
+        <v>654</v>
+      </c>
+      <c r="E259" t="s">
+        <v>655</v>
+      </c>
+      <c r="F259" t="s">
+        <v>49</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H259" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>934</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>10</v>
+      </c>
+      <c r="D260" t="s">
+        <v>935</v>
+      </c>
+      <c r="E260" t="s">
+        <v>936</v>
+      </c>
+      <c r="F260" t="s">
+        <v>490</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H260" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>939</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>17</v>
+      </c>
+      <c r="D261" t="s">
+        <v>935</v>
+      </c>
+      <c r="E261" t="s">
+        <v>936</v>
+      </c>
+      <c r="F261" t="s">
+        <v>490</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H261" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>941</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>22</v>
+      </c>
+      <c r="D262" t="s">
+        <v>935</v>
+      </c>
+      <c r="E262" t="s">
+        <v>936</v>
+      </c>
+      <c r="F262" t="s">
+        <v>490</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H262" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>944</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>27</v>
+      </c>
+      <c r="D263" t="s">
+        <v>935</v>
+      </c>
+      <c r="E263" t="s">
+        <v>936</v>
+      </c>
+      <c r="F263" t="s">
+        <v>490</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H263" t="s">
+        <v>946</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>